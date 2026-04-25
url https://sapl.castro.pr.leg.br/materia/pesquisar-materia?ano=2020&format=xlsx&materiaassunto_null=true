--- v0 (2026-01-05)
+++ v1 (2026-04-25)
@@ -54,6139 +54,6139 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Rafael Rabbers</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3788/emenda_substitutiva_projeto_de_emenda_lom_01-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3788/emenda_substitutiva_projeto_de_emenda_lom_01-2020.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva ao Projeto de Emenda a Lei Orgânica nº 01/2020</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Luiz Cezar Canha Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3519/indicacao_01-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3519/indicacao_01-2020.pdf</t>
   </si>
   <si>
     <t>– Indica ao Prefeito Municipal a necessidade de colocação de lombada na rua Oscar Wisoski, Jardim Pandorf, nesta cidade.</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3520/indicacao_02-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3520/indicacao_02-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a necessidade de conserto no bueiro localizado na rua Renato Menarim, em frente ao nº 691, nesta cidade.</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Neto Fadel</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3521/indicacao_03-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3521/indicacao_03-2020.pdf</t>
   </si>
   <si>
     <t>– Indica ao Prefeito Municipal a necessidade de fiscalização relativa à higiene dos terrenos localizados  na rua Rodolfo Zappe, Jardim Araucárias, de acordo com o artigo 89 do Código de Posturas do Município.</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Gerson Sutil</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3522/indicacao_04-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3522/indicacao_04-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretario Municipal de Obras, Serviços Públicos e Meio Ambiente a necessidade urgente de implantação de tachões para separação de via na rua Rosana Cardoso Amato.</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Gerson Sutil, Dirceu Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3574/indicacao_05-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3574/indicacao_05-2020.pdf</t>
   </si>
   <si>
     <t>Indicam ao Prefeito Municipal e ao Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente a necessidade urgente de implantação  de lombada ou faixa elevada para travessia de pedestres em frente a Escola Municipal Marilda da Fonseca Fadel, no Jardim Alvorada.</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Jovenil Rodrigues de Freitas</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3523/indicacao_06-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3523/indicacao_06-2020.pdf</t>
   </si>
   <si>
     <t>– Indica ao Prefeito Municipal e ao Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente a necessidade de colocação de tampa em bueiro localizado na rua Teófilo Condessa Vilela, Jardim Social Arapongas, em frente à Escola Dr. Jahir Lopes.</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3524/indicacao_07-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3524/indicacao_07-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal e ao Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente a necessidade de pavimentação asfáltica em todas as ruas da Vila Farias, nesta cidade.</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3525/indicacao_08-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3525/indicacao_08-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a necessidade de manutenção dos parquinhos do Parque Lacustre.</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Sirlei</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3526/indicacao_09-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3526/indicacao_09-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal e ao Secretário Municipal de Obras,  Serviços Públicos e Meio Ambiente a necessidade de instalação de redutor de velocidade na rua Oscar Marfurt, no trecho em que a mesma se encontra com a rua Francisco Telles.</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Dirceu Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3546/indicacao_10-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3546/indicacao_10-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal e ao Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente a necessidade de patrolamento e cascalhamento na Estrada da localidade de Três Pinheiros,  que liga a localidade de Tirania ao interior deste Município.</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3537/indicacao_11-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3537/indicacao_11-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a necessidade de colocação de lombada na Rua Renato Menarim, altura do nº 869, próximo á torre, no Bairro Morada do Sol, nesta cidade.</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3538/indicacao_12-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3538/indicacao_12-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a necessidade, com urgência, do desenvolvimento de trabalhos de prevenção e conscientização com os alunos da rede municipal de ensino, sobre a brincadeira “quebra-crânio”, que se alastra pelas escolas e pela internet, brincadeira que parece inofensiva, porém pode levar a óbito.</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3539/indicacao_13-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3539/indicacao_13-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal e ao Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente a sugestão de abertura de galerias de águas pluviais nas ruas da comunidade do Itaponhacanga, local conhecido como Chácara dos Padres, neste Município.</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3540/indicacao_14-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3540/indicacao_14-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a necessidade de recapeamento asfáltico na Avenida das Palmeiras, Colônia Castrolanda.</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3541/indicacao_15-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3541/indicacao_15-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a necessidade de recapeamento asfáltico na Avenida Brasil, Colônia Castrolanda.</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3542/indicacao_16-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3542/indicacao_16-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a sugestão de construção de canteiros de flores e colocação de bancos na pista externa de caminhada do Parque Lacustre.</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Zé Nocera</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3543/indicacao_17-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3543/indicacao_17-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Diretor de Segurança Pública e ao Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente a necessidade de colocação de redutor de velocidade na rua Dr. Javert Madureira, entre as ruas José Bonifácio e Professor Canderoy Mainardes, localizadas na Vila Rio Branco, nesta cidade.</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3544/indicacao_18-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3544/indicacao_18-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal e ao Diretor de Segurança Pública a necessidade de implantação de sinais verticais de regulamentação de trânsito nas ruas do Jardim São Miguel, nesta cidade.</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Paulo Cesar de Farias</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3545/indicacao_19-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3545/indicacao_19-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal sugestão de construção de capela mortuária municipal, nesta cidade.</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3567/indicacao_20-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3567/indicacao_20-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a necessidade de colocação de calçadas desde a frente do açougue Nuzda, na Rua Karl Joseph Hoffmann e na rua Arthur Ehalt, Bairro Nossa Senhora das Graças até a entrada dos Bairros Alvoradas I e II , nesta cidade.</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3568/indicacao_21-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3568/indicacao_21-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a necessidade de colocação de tachões, pinturas de faixas e placas de sinalização na Rua Arthur Ehalt esquina com a Avenida Karl Joseph Hoffman, Bairro Nossa Senhora das Graças, nesta cidade.</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3569/indicacao_22-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3569/indicacao_22-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a necessidade de manutenção na estrada do Cercado que dá acesso a comunidade  da Lagoa dos Ribas, interior do Município.</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3570/indicacao_24-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3570/indicacao_24-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a necessidade de recapeamento asfáltico na Rua Francisco Cavalin, no conjunto habitacional Padre Piva, nesta cidade.</t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3571/indicacao_25-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3571/indicacao_25-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a necessidade de revitalização das Praças João Gualberto, Manoel Ribas e Getúlio Vargas.</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3572/indicacao_26-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3572/indicacao_26-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal e ao Secretário Municipal de Planejamento e Desenvolvimento Urbano a necessidade de recapeamento asfáltico na rua Basílio Tavares, trecho compreendido entre a rua Coronel Olegário de Macedo e o Ginásio de Esportes Flavio Zanon.</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3573/indicacao_27-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3573/indicacao_27-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal e ao Diretor Municipal de Segurança Pública  a necessidade de realização  de rondas preventivas da Guarda Municipal no Jardim São Miguel, nesta cidade.</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3575/indicacao_28-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3575/indicacao_28-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal sugestão de construção de mais pontos de ônibus cobertos nos Bairros Alvoradas I e II, nesta cidade.</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3576/indicacao_29-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3576/indicacao_29-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a necessidade de reparos no meio fio localizado na Rua Sebastião Augusto Querne, Bairro Jardim Colonial, nesta cidade.</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3577/indicacao_30-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3577/indicacao_30-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a necessidade de colocação de lixeiras no Complexo Esportivo Nazem Fadel, próximo ao Parquinho Infantil.</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3578/indicacao_31-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3578/indicacao_31-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal e ao Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente  a necessidade de  patrolamento e cascalhamento na estrada do Marmeleiro, sentido Armazém do Valfrido, neste Município.</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3579/indicacao_32-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3579/indicacao_32-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal e ao Secretário Municipal de Planejamento e Desenvolvimento Urbano a necessidade de colocação de lombada na Avenida José de Napoli, após a Agropecuária Solo Fértil, esquina com a rua Teodoro Lopes de Oliveira e a  colocação de uma travessia elevada na esquina com a rua Salvador Natucci, em frente ao número 126, Jardim das Araucárias II.</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3594/indicacao_33-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3594/indicacao_33-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Obras, Serviços Púbicos e Meio Ambiente a necessidade de colocação de boca de lobo na esquina das ruas Renato Menarim com Santa Cruz, nesta cidade.</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3595/indicacao_34-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3595/indicacao_34-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal sugestão para reforma da pista de skate situada no Parque Lacustre, nesta cidade.</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3596/indicacao_35-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3596/indicacao_35-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a necessidade de revitalização da rua Odiles Petreski e rua Waldemar Hey, Núcleo Habitacional Padre Piva, nesta cidade.</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3604/indicacao_36-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3604/indicacao_36-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a necessidade de  colocação de lombada na Rua Carlos Edson Martins de Oliveira, entre as ruas Renato Menarim e a travessa Alziro Machado Martins, nesta cidade.</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3605/indicacao_37-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3605/indicacao_37-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a necessidade de  colocação de lombada na Rua Santos Dumont, entre as ruas Renato Menarim e Jerônimo Cabral Pereira do Amaral, nesta cidade.</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3606/indicacao_38-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3606/indicacao_38-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente a necessidade de  providências quanto à iluminação ao redor da Igreja Matriz Sant’Ana, no centro.</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3624/indicacao_39-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3624/indicacao_39-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal  e ao Secretário Municipal de Obras, Serviços Púbicos e Meio Ambiente a necessidade de instalação de bebedouros e banheiros na pista de atletismo do Município.</t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Maurício Kusdra</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3625/indicacao_40-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3625/indicacao_40-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal e ao Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente a necessidade de colocação de corrimão na escada que dá acesso seguro ao Jardim Bela Vista.</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3627/indicacao_41-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3627/indicacao_41-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal e ao Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente a necessidade de melhorias e pintura dos redutores de velocidade localizados na rua Pedro Canha Salgado, localizada no Bairro Canta Galo, nesta cidade.</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3628/indicacao_42-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3628/indicacao_42-2020.pdf</t>
   </si>
   <si>
     <t>Indica à  Secretaria Municipal de Saúde sugestão para colocar sistema de som no lado externo no UPA, próximo a porta da sala de espera.</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3629/indicacao_43-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3629/indicacao_43-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a necessidade de  colocação de lombada na Avenida Dr. Bento Munhoz da Rocha Neto, nas proximidades do ferro velho do Hermute, nesta cidade.</t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3630/indicacao_44-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3630/indicacao_44-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal e ao Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente a necessidade de  colocação de lombada na Avenida das Flores, Bairro Termas Riviera.</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3631/indicacao_45-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3631/indicacao_45-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal e ao Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente a necessidade de  patrolamento e cascalhamento na Estrada dos Calisz que liga ao Mocambo,  entrada pelo Valdir dos ônibus.</t>
   </si>
   <si>
     <t>3634</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3634/indicacao_46-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3634/indicacao_46-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a necessidade de  pavimentação asfáltica nas seguintes ruas Lauro Bueno, Alcindo Rolim de Moura, Francisco Cavalim e Ângelo Rolim de Moura, localizadas  no Núcleo Habitacional Padre Piva.</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3632/indicacao_47-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3632/indicacao_47-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal e ao Secretário Municipal de Planejamento e Desenvolvimento urbano a necessidade de recapeamento asfáltico na Rua Yoiti Iwashita, Vila do Rosário, nesta cidade.</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3633/indicacao_48-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3633/indicacao_48-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal e ao Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente, a necessidade de abrir córrego para contenção de alagamento no Bairro Perpétuo Socorro.</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3660/indicacao_49-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3660/indicacao_49-2020.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal e ao Superintendente do DER (Departamento de Estradas e Rodagem do Estado do Paraná), Região dos Campos Gerais, a necessidade de manutenção da via para ciclistas da PR-340 sentido Castrolanda._x000D_
 Reiterando a Indicação n° 376/2017 e 189/2019.</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3661/indicacao_50-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3661/indicacao_50-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal e à Secretária Municipal de Saúde, sugestão para a criação de um Centro de Atendimento de Saúde exclusivo à crianças e aos adolescentes, nesta cidade, reiterando as Indicações nº 44, 375/2017 e 195/2019.</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3662/indicacao_51-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3662/indicacao_51-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, a necessidade de recapeamento asfáltico na  rua Alberto Fontes Vila Rio Branco , nessa cidade</t>
   </si>
   <si>
     <t>3681</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3681/indicacao_52-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3681/indicacao_52-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal e ao Secretário Municipal de Planejamento e Desenvolvimento Urbano a necessidade de colocação de lombada na rua Edgar Briski, altura do nº 325, Jardim Social Arapongas.</t>
   </si>
   <si>
     <t>3682</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3682/indicacao_53-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3682/indicacao_53-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal e ao Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente a necessidade de colocação de tenda e cadeiras para a população que aguarda pelo auxílio emergencial em filas para atendimento da Caixa Econômica Federal.</t>
   </si>
   <si>
     <t>3695</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3695/indicacao_54-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3695/indicacao_54-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal e ao Secretário Municipal de Planejamento e Desenvolvimento Urbano a necessidade de recapamento asfáltico na rua Ângelo Rolim de Moura, Conjunto Habitacional Padre Piva.</t>
   </si>
   <si>
     <t>3696</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3696/indicacao_55-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3696/indicacao_55-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a necessidade de recapamento asfáltico nas ruas Sebastião Augusto Querne e Hamilton Correia no Bairro Jardim Colonial, nesta cidade.</t>
   </si>
   <si>
     <t>3711</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3711/indicacao_56-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3711/indicacao_56-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal e ao Secretário Municipal do Interior a necessidade de colocação de ponto de ônibus escolar com cobertura e placas de trânsito de passagem sinalizada de escolares na Estrada da Ilha.</t>
   </si>
   <si>
     <t>3712</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3712/indicacao_57-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3712/indicacao_57-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal e ao Secretário de Infraestrutura e Logística do Estado do Paraná a necessidade de construção de uma passarela na Avenida Prefeito Dr. Ronie Cardoso.</t>
   </si>
   <si>
     <t>3713</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3713/indicacao_58-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3713/indicacao_58-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a necessidade de melhorias na pavimentação asfáltica da Travessa Diogo Oliveira Franco, Jardim dos Bancários.</t>
   </si>
   <si>
     <t>3718</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3718/indicacao_59-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3718/indicacao_59-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente, a necessidade de colocação de lombada na Rua Dr. Dagoberto Pusch, Jardim Social Arapongas.</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3721/indicacao_60-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3721/indicacao_60-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, a necessidade da criação de um programa social, que permita a doação de caixas de água de pequeno porte às famílias carentes que fazem parte do programa Tarifa Social da Água da Sanepar, neste Município.</t>
   </si>
   <si>
     <t>3722</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3722/indicacao_61-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3722/indicacao_61-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal e ao Diretor de Segurança Pública, a necessidade da colocação de placas de sinalização horizontal e vertical nas ruas do Bairro Canta Galo II, nesta Cidade.</t>
   </si>
   <si>
     <t>3723</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3723/indicacao_62-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3723/indicacao_62-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, sugestão de calçamento com pedras na estrada da Santa Leopoldina de cima, onde se encontra a subestação da Copel no interior do município.</t>
   </si>
   <si>
     <t>3724</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3724/indicacao_63-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3724/indicacao_63-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, a necessidade de extensão em manilhamento na Rua Cícero Moraes Collect, Bairro Padre Piva.</t>
   </si>
   <si>
     <t>3729</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3729/indicacao_64-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3729/indicacao_64-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Obras, Serviços Públicos, Meio Ambiente, a necessidade da colocação de lombada na Rua José Félix Novaes do Canto e Silva, Canta Galo I.</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3730/indicacao_65-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3730/indicacao_65-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Planejamento e Desenvolvimento Urbano, a necessidade de sinalização horizontal de trânsito, nas esquinas das Ruas Herculano Martins de Oliveira com a Rua Gastão Negrão, e Rua Miguel Aiçar de Sus com a Rua Francisco Miroslau de Macedo, Bairro Padre Piva.</t>
   </si>
   <si>
     <t>3736</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3736/indicacao_66-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3736/indicacao_66-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal e ao Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente a necessidade de colocação de placas de sinalização nas ruas do Bairro Araucárias III.</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3738/indicacao_67-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3738/indicacao_67-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a necessidade de melhorias e recuperação asfáltica da Estrada Capão Alto.</t>
   </si>
   <si>
     <t>3739</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3739/indicacao_68-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3739/indicacao_68-2020.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal e ao Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente, a necessidade de melhorias como patrolamento, e cascalhamento, no trecho compreendido entre Colégio Agrícola Estadual Olegário de Macedo e Parque de Exposições Dario Macedo, neste Município.</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3740/indicacao_69-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3740/indicacao_69-2020.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal e ao Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente, a necessidade de manutenção nas pedras irregulares da estrada da Colônia Santa Leopoldina, trecho compreendido entre o trevo de acesso e final da subida, próximo a entrada da Kraemer.</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3743/indicacao_70-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3743/indicacao_70-2020.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal, Moacyr Elias Fadel Jr e ao Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente a necessidade de manutenção de calçamento de pedra na rua Cruzeiro,  localizada  na Vila Rosário.</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3750/indicacao_71-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3750/indicacao_71-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a necessidade de colocação de placas indicativas com o nome das ruas no Bairro Jardim Arapongas, nesta cidade.</t>
   </si>
   <si>
     <t>3751</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3751/indicacao_72-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3751/indicacao_72-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente a necessidade de colocação de lombada na rua Dr. Heráclio Mendes de Camargo, Próximo ao CRAS</t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3752/indicacao_73-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3752/indicacao_73-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal sugestão de abertura de um trecho da rua Octávio Torres Pereira, Morada do Sol V.</t>
   </si>
   <si>
     <t>3763</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3763/indicacao_74-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3763/indicacao_74-2020.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal e ao Senhor Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente sugestão de abertura de galeria pluvial na Rua Afonso Celso Abrão, Jardim Araucária III.</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3776/indicacao_75-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3776/indicacao_75-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a necessidade de inserção de todos os Decretos Municipais no Portal da transparência do Município.</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3786/indicacao_76-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3786/indicacao_76-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a necessidade de desentupir manilhas na Rua Antonio Schendroski, nas proximidades do Parque Lacustre II.</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3787/indicacao_77-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3787/indicacao_77-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal e ao Senhor Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente a necessidade de patrolamento e cascalhamento no Bairro Poço Grande, neste Município.</t>
   </si>
   <si>
     <t>3813</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3813/indicacao__78-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3813/indicacao__78-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente a necessidade de colocação de faixa elevada na rua Cruz Machado, em frente ao nº 608, Vila Rio Branco, nesta cidade.</t>
   </si>
   <si>
     <t>3814</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3814/indicacao__79-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3814/indicacao__79-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente a necessidade de asfaltamento em frente ao Posto de Saúde e a Escola do Guararema, neste Município.</t>
   </si>
   <si>
     <t>3815</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3815/indicacao__80-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3815/indicacao__80-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal e ao Senhor Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente sugestão de colocação de contêiner para coleta de lixo no final da Rua Josué Pascoal Pedroso, Bairro Bom Sucesso.</t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3836/indicacao__81-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3836/indicacao__81-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente a necessidade de instalação de Poço Artesiano na localidade de Itapoiacanga.</t>
   </si>
   <si>
     <t>3816</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3816/indicacao__82-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3816/indicacao__82-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal e ao Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente a necessidade de melhorias nas estradas que ligam a Invernada até a Paina, no interior do Município.</t>
   </si>
   <si>
     <t>3817</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3817/indicacao__83-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3817/indicacao__83-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a necessidade de recapeamento asfáltico na rua Juvenal Ribas, no Bairro Jardim Arapongas, nesta cidade.</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3818/indicacao__84-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3818/indicacao__84-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a necessidade de pavimentação asfáltica no final da rua Valdevina Rodrigues dos Santos, no Jardim Arapongas, nesta cidade.</t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3837/indicacao_85-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3837/indicacao_85-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito Municipal a necessidade de estudos no trânsito em trecho da rua Paulo Milek Sobrinho, que é um dos acessos à Rodovia Senador Flavio C. Guimarães,  visando mais segurança no fluxo de veículos.</t>
   </si>
   <si>
     <t>3838</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3838/indicacao_86-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3838/indicacao_86-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a necessidade de fixação dos bloquetes no trecho final da Rua do Rosário.</t>
   </si>
   <si>
     <t>3839</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3839/indicacao__87-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3839/indicacao__87-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a necessidade de colocação de travessia elevada na rua Cruz Machado, próximo à Escola Éder Informática, Vila Rio Branco.</t>
   </si>
   <si>
     <t>3840</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3840/indicacao__88-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3840/indicacao__88-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal e ao Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente a necessidade de manilhamento em vias e logradouros para escoamento de águas pluviais no Bairro Itaponhacanga.</t>
   </si>
   <si>
     <t>3853</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3853/indicacao_89-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3853/indicacao_89-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Planejamento e Desenvolvimento Urbano  a necessidade de colocação de travessia elevada na Rua Genésio Araújo Barbosa, Jardim Social Arapongas.</t>
   </si>
   <si>
     <t>3854</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3854/indicacao_90-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3854/indicacao_90-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal e ao Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente a necessidade de patrolamento na estrada do Lago, sentido Abapan, interior do Município.</t>
   </si>
   <si>
     <t>3855</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3855/indicacao_91-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3855/indicacao_91-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal e ao Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente a necessidade de iluminação na rua Professor Léo Zappe, que liga o Bairro Canta Galo ao Bairro São Miguel.</t>
   </si>
   <si>
     <t>3856</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3856/indicacao_92-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3856/indicacao_92-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Superintendente do Departamento de Estradas e Rodagem (DER) DOS Campos Gerais a necessidade de manutenção em tampa de bueiro localizada ás margens da pr-340, em frente a empresa Log Brasil.</t>
   </si>
   <si>
     <t>3857</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3857/indicacao_93-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3857/indicacao_93-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a necessidade de recapeamento asfáltico na rua Capitão Nelson Iwanoski, Jardim Social Primavera.</t>
   </si>
   <si>
     <t>3858</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3858/indicacao_94-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3858/indicacao_94-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal e ao Senhor Diretor do Departamento de Segurança Pública sugestão de estudos para implantar sentido de mão única de direção na rua Genésio Araújo Barbosa, Jardim Social Arapongas.</t>
   </si>
   <si>
     <t>3883</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3883/indicacao_n95-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3883/indicacao_n95-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a necessidade de iluminação no trecho da ciclovia que passa pelo Parque Lacustre.</t>
   </si>
   <si>
     <t>3884</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3884/indicacao_n96-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3884/indicacao_n96-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a necessidade de recapeamento asfáltico e instalação de calçadas em trecho da rua Padre Casemiro.</t>
   </si>
   <si>
     <t>3885</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3885/indicacao_n97-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3885/indicacao_n97-2020.pdf</t>
   </si>
   <si>
     <t>– Indica ao Senhor Prefeito Municipal a necessidade de instalação de redutores de velocidade próximo ao cruzamento da Avenida rio de Janeiro com a Rua Rosana Cardoso Amato.</t>
   </si>
   <si>
     <t>3886</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3886/indicacao_n_98-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3886/indicacao_n_98-2020.pdf</t>
   </si>
   <si>
     <t>– Indica ao Senhor Prefeito Municipal a necessidade de pavimentação em rua sem denominação próximo à Vapza Alimentos, sentido Tibagi.</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3899/indicacao_99-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3899/indicacao_99-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Municipal de Obras, Serviços Públicos e Meio Ambiente a necessidade de colocação de lombada na rua Pedro Canha Salgado, em frente ao nº 302, Cantagalo I.</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3900/indicacao_100-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3900/indicacao_100-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal e ao Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente a necessidade de urgente de conservação na Rua Daniel de Paula Dias, Jardim Termas Riviera, nesta cidade.</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3901/indicacao_101-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3901/indicacao_101-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a necessidade de retirar vespeiro de uma árvore da praça em frente à Igreja do Rosário, na Rua Coronel Vidal Martins de Oliveira.</t>
   </si>
   <si>
     <t>3902</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3902/indicacao_102-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3902/indicacao_102-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a necessidade de colocação de tachões na rua Santos Dumont esquina com a rua Antônio José Gomes, Bairro Morada do Sol, nesta cidade.</t>
   </si>
   <si>
     <t>3903</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Maria de Fátima Barth Antão Castro</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3903/indicacao_103-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3903/indicacao_103-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a necessidade urgente de providências quanto as placas de sinalização existentes na rua General Osório entre as Ruas Dr. Jorge Xavier da Silva e XV de Novembro.</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3913/indicacao_104-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3913/indicacao_104-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a necessidade de colocar tachões, pinturas de faixas e placas de sinalização na Rua Arthur Ehalt esquina com a  Rua Karl Joseph Hoffmann,  Bairro Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>3914</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3914/indicacao_105-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3914/indicacao_105-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a necessidade de calçamento em frente ao Açougue Nuzda na Rua Karl Joseph Hoffmann e na Rua Arthur Ehalt no Bairro Nossa Senhora das Graças até a entrada dos Bairros Alvorada I e II.</t>
   </si>
   <si>
     <t>3915</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3915/indicacao_106-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3915/indicacao_106-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente a necessidade de conserto de boca de lobo na esquina das ruas Jorge Diniz com Alberto Cropolato, no Bairro São Miguel, nesta cidade.</t>
   </si>
   <si>
     <t>3916</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3916/indicacao_107-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3916/indicacao_107-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal e ao Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente a necessidade de patrolamento e cascalhamento na estrada da localidade de Três Pinheiros que liga a localidade de Tirania ao interior deste Município.</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3917/indicacao_108-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3917/indicacao_108-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal e ao Senhor Secretário Municipal de Planejamento e Desenvolvimento Urbano a  necessidade de implantação de lombada ou travessia elevada na Rua Pedro Canha Salgado, próximo a Igreja do Perpétuo Socorro, no Jardim Colonial.</t>
   </si>
   <si>
     <t>3918</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3918/indicacao_109-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3918/indicacao_109-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Planejamento e Desenvolvimento Urbano sugestão para instalação de um Ecoponto para coleta de lixo reciclado na Vila Santa Cruz, nesta cidade</t>
   </si>
   <si>
     <t>3931</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>Joel Fadel</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3931/indicacao_110-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3931/indicacao_110-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente a necessidade de manutenção em boca de lobo localizada na Rua Salvador Natucci esquina com a Avenida José de Napoli, Jardim das Araucárias, nesta cidade.</t>
   </si>
   <si>
     <t>3932</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3932/indicacao_111-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3932/indicacao_111-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Secretário Municipal de Planejamento e Desenvolvimento Urbano a necessidade de sinalização vertical de trânsito na Vila do Rosário I e II, nesta Cidade.</t>
   </si>
   <si>
     <t>3933</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3933/indicacao_112-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3933/indicacao_112-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a necessidade de disponibilização de um contêiner de lixo para ser colocado na PR-090 (Estrada do Cerne), Bairro do Santa Rita - Distrito de Abapan, mais especificamente, nas proximidades do bar do Vilmar.</t>
   </si>
   <si>
     <t>3934</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3934/indicacao_113-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3934/indicacao_113-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Secretário Municipal de Obras,  Serviços Públicos e Meio Ambiente a necessidade de  melhorias na estrada do Passo dos Bois, neste Município.</t>
   </si>
   <si>
     <t>3935</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3935/indicacao_114-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3935/indicacao_114-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito  Municipal  a necessidade de colocação de  lombada na Rua Anísio Antunes Neto, Vila Samambaia, nesta cidade.</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3936/indicacao_115-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3936/indicacao_115-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a necessidade de conserto no Bueiro localizado na  rua Antônio José Gomes esquina com a Eduardo José de Quadros,  Jardim Social Primavera, nesta Cidade.</t>
   </si>
   <si>
     <t>3937</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3937/indicacao_116-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3937/indicacao_116-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito  Municipal  a necessidade de colocação de  lombada na rua Valdivino Santos Silva , Bairro Cantagalo, nesta cidade .</t>
   </si>
   <si>
     <t>3938</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3938/indicacao_117-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3938/indicacao_117-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal sugestão para criação de cursos básicos gratuitos, como por exemplo,  cursos de línguas,   inglês e espanhol para pessoas que trabalhem diretamente com turismo.</t>
   </si>
   <si>
     <t>3939</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3939/indicacao_118-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3939/indicacao_118-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal,  sugestão de implantar uma farmácia 24 horas na Unidade de Pronto Atendimento ( UPA) , neste Município.</t>
   </si>
   <si>
     <t>3952</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3952/indicacao_119-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3952/indicacao_119-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal  a necessidade de  colocação de Tachões na rua Prof. Maria Helvina Carneiro de Melo esquina com a rua  Santos Dumont , Bairro Morada do Sol, nesta cidade.</t>
   </si>
   <si>
     <t>3953</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3953/indicacao_120-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3953/indicacao_120-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente a necessidade de conserto de boca de lobo na Vila Rosário, nesta cidade.</t>
   </si>
   <si>
     <t>3954</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3954/indicacao_121-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3954/indicacao_121-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente a necessidade de troca de lâmpadas queimadas na Rua Javert Madureira, em frente ao número 472, vila Rio Branco, nesta cidade.</t>
   </si>
   <si>
     <t>3955</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3955/indicacao_122-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3955/indicacao_122-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal e a Senhora Secretária Municipal da Família e Desenvolvimento Social a necessidade de reabertura do restaurante cidadão no Município.</t>
   </si>
   <si>
     <t>3965</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3965/indicacao_123-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3965/indicacao_123-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a necessidade de travessia elevada na Praça Manoel Ribas, nesta cidade.</t>
   </si>
   <si>
     <t>3966</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3966/indicacao_124-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3966/indicacao_124-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a necessidade de providências em valeta localizada na rua Paulo Henning, Morada do Sol.</t>
   </si>
   <si>
     <t>3967</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3967/indicacao_125-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3967/indicacao_125-2020.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de  melhorias (alargamento e iluminação) em estrada aberta no Bairro Jardim Bela Vista que dá acesso ao Bairro Mirante da Serra, nesta cidade.</t>
   </si>
   <si>
     <t>3978</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3978/indicacao_n126-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3978/indicacao_n126-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a necessidade de pintura da Escola Municipal do Campo Tereza Casagrande Sguario, Paina, Distrito de Socavão.</t>
   </si>
   <si>
     <t>3986</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3986/indicacao_127-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3986/indicacao_127-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente a necessidade de calçamento de pedras no final da Rua Benjamin Constant, neste Município.</t>
   </si>
   <si>
     <t>3992</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3992/indicacao_128-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3992/indicacao_128-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal e a Senhora Secretária Municipal de Saúde a necessidade de construção de rampa de acesso na Unidade Básica de Saúde da localidade do Butiazal, neste município.</t>
   </si>
   <si>
     <t>3995</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3995/indicacao_129-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3995/indicacao_129-2020.pdf</t>
   </si>
   <si>
     <t>Indica à Diretoria de Segurança Pública a necessidade de adequações na Rua Leonardo Machinski.</t>
   </si>
   <si>
     <t>3996</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3996/indicacao_130-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3996/indicacao_130-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente a necessidade de desentupimento de bueiro situado na Rua Leonardo Machinski.</t>
   </si>
   <si>
     <t>3997</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3997/indicacao_131-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3997/indicacao_131-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a necessidade de conserto em bueiro na Rua Renato Menarim em frente ao nº 691, nesta Cidade.</t>
   </si>
   <si>
     <t>3998</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3998/indicacao_132-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3998/indicacao_132-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a necessidade de colocar calçadas desde a frente do açougue Nuzda na rua Karl Joseph Hoffeman e na rua Arthur Ehalt no Bairro Nossa Senhora das Graças até a entrada dos Bairros Alvoradas I e II, nesta cidade.</t>
   </si>
   <si>
     <t>4086</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4086/indicacao_133-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4086/indicacao_133-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a necessidade de limpeza nos cemitérios municipais.</t>
   </si>
   <si>
     <t>4087</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4087/indicacao_134-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4087/indicacao_134-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a necessidade de varredores de rua nas Vilas e Bairros, nessa Cidade.</t>
   </si>
   <si>
     <t>4088</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4088/indicacao_135-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4088/indicacao_135-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente a necessidade da colocação de lombada na Rua Guilherme Alfredo Kiel em frente ao n° 230 e na Rua Romário Martins em frente ao n° 881.</t>
   </si>
   <si>
     <t>4089</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4089/indicacao_136-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4089/indicacao_136-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a necessidade de colocação de lombada na Rua Santos Dumont, entre as ruas Renato Menarim e Jeronimo Cabral Pereira do Amaral, nesta cidade.</t>
   </si>
   <si>
     <t>4090</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4090/indicacao_137-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4090/indicacao_137-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a necessidade de colocação de lombada na Rua Carlos Edson Martins de Oliveira, Vila Rio Branco.</t>
   </si>
   <si>
     <t>4380</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4380/indicacao_138-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4380/indicacao_138-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal e ao Senhor Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente a necessidade de reformas no posto de saúde que atende a localidade de Três Pinheiros e Tirania, neste Município.</t>
   </si>
   <si>
     <t>4381</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4381/indicacao_139-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4381/indicacao_139-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal e ao Senhor Diretor do Departamento de Segurança Pública a necessidade de colocação de placas de sinalização e pintura das faixas de estacionamento de um dos lados da rua Caetano Ribeiro de Moraes, Jardim das Araucárias II.</t>
   </si>
   <si>
     <t>4425</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4425/indicacao_140-2014.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4425/indicacao_140-2014.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal e ao Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente a necessidade de instalação de lixeiras seletivas no Cemitério Municipal da Vila Rio Branco.</t>
   </si>
   <si>
     <t>4426</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4426/indicacao_141-2014.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4426/indicacao_141-2014.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal e à Secretaria Municipal de Obras, Serviços Públicos e Meio Ambiente a necessidade de instalação de rede de distribuição de água na localidade de Volta Grande.</t>
   </si>
   <si>
     <t>4430</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4430/indicacao_142-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4430/indicacao_142-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Secretário Municipal de Planejamento e Desenvolvimento Urbano e ao Responsável pela Viação Cidade de Castro a necessidade da mudança de ponto de ônibus da Rua Jerônimo Cabral Pereira do Amaral, localizado em frente ao n° 170, nesta Cidade.</t>
   </si>
   <si>
     <t>4431</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4431/indicacao_143-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4431/indicacao_143-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Secretário Municipal de Planejamento e Desenvolvimento Urbano a necessidade de sinalização vertical de trânsito no Bairro São Miguel, nesta Cidade.</t>
   </si>
   <si>
     <t>4432</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4432/indicacao_144-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4432/indicacao_144-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a necessidade de travessia elevada na Rua José Waldemar Iucksch, próximo a Escola Professora Matilde Baer.</t>
   </si>
   <si>
     <t>4465</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4465/indicacao_145-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4465/indicacao_145-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Secretário Municipal de Obras, Serviços, Públicos e Meio Ambiente a necessidade de reconstrução dos muros do Cemitério Municipal da Vila Rio Branco, nesta cidade.</t>
   </si>
   <si>
     <t>4531</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4531/indicacao_146-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4531/indicacao_146-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal e ao Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente a sugestão de colocação de redutor de velocidade na antiga Estrada Rodoviária Parigot de Souza, Bairro Santo Antônio, neste Município.</t>
   </si>
   <si>
     <t>4566</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4566/indicacao_147-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4566/indicacao_147-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal e ao Secretário Municipal de Planejamento e Desenvolvimento Urbano a necessidade de providências referentes a abrigo em paradas de ônibus na Rua Ricardo Nardi Cardoso, Jardim Alvorada, nesta Cidade.</t>
   </si>
   <si>
     <t>4567</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4567/indicacao_148-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4567/indicacao_148-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal e ao Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente a necessidade de instalação de um ecoponto no Bairro Araucárias III, no final da Rua Alfredo de Oliveira Ávila, esquina com a Rua Tenente Sérgio Luiz de Mello.</t>
   </si>
   <si>
     <t>4568</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4568/indicacao_149-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4568/indicacao_149-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, ao Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente e ao Diretor do Departamento de Segurança Pública a necessidade de estudos para implantação de mão única nas ruas do Bairro Araucária III, deste Município.</t>
   </si>
   <si>
     <t>4570</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4570/indicacao_150-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4570/indicacao_150-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a necessidade da colocação de lombada na Rua Waldemar Hey, nas proximidades do número 341, no Bairro Jardim Colonial, nesta Cidade.</t>
   </si>
   <si>
     <t>4667</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4667/indicacao_151-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4667/indicacao_151-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente a necessidade de desentupimento de bueiro na Rua Dr. Jerônimo Cabral Pereira do Amaral, em frente ao n° 291 e na Rua Jack Fadel, esquina com a Rua Miguel Zahdi, nesta Cidade.</t>
   </si>
   <si>
     <t>4690</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4690/indicacao_152-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4690/indicacao_152-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal e ao Secretário Municipal de Planejamento e Desenvolvimento Urbano a necessidade de colocação de placas de sinalização horizontal e vertical, bem como placas com o nome das ruas do Bairro Jardim Alvorada I e II, nesta Cidade.</t>
   </si>
   <si>
     <t>4691</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4691/indicacao_153-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4691/indicacao_153-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal e ao Secretário Municipal de Planejamento e Desenvolvimento Urbano a necessidade da colocação de lombada na Rua Francisco Silva Cunha, na altura da Igreja Assembléia de Deus, no Jardim Alvorada, nesta Cidade.</t>
   </si>
   <si>
     <t>4772</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4772/indicacao_154-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4772/indicacao_154-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a necessidade de estudos para o cidadão conseguir imprimir o alvará de funcionamento pelo autoatendimento/site.</t>
   </si>
   <si>
     <t>4785</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4785/indicacao_155-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4785/indicacao_155-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal e à Secretária Municipal de Saúde a sugestão de firmar convênio junto ao Governo de São Paulo para aquisição de doses da Vacina CoronaVac, produzida pelo Instituto Butantan.</t>
   </si>
   <si>
     <t>4786</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4786/indicacao_156-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4786/indicacao_156-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal e ao Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente a necessidade de abrir galerias de águas pluviais, desentupir bueiros na Rua Antônio José Gomes, em frente ao Mercado Guga, no Bairro Morada do Sol.</t>
   </si>
   <si>
     <t>4787</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4787/indicacao_157-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4787/indicacao_157-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito Municipal a necessidade de rede de esgoto na Rua Gustavo Arnoldo Augustat, Bairro Poço Grande, nesta Cidade.</t>
   </si>
   <si>
     <t>4791</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4791/indicacao_158-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4791/indicacao_158-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal e ao Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente a necessidade de Extensão de Rede de Baixa Tensão e iluminação pública na Estrada da Colônia Terra Nova, no trecho paralelo a Rodovia PR 151 sentido ao Distrito do Tronco, nesta cidade.</t>
   </si>
   <si>
     <t>4792</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4792/indicacao_159-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4792/indicacao_159-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente a necessidade de revitalização da Praça localizada no Jardim dos Bancários, entre as ruas Major Cândido Cruz e Avenida Marly Rolim, solicita a implantação de um parquinho para as crianças e também bancos para os idosos que ali frequentam, nesta cidade.</t>
   </si>
   <si>
     <t>4793</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4793/indicacao_160-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4793/indicacao_160-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal e ao Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente a necessidade de mudança para mão única da Rua José Waldemar Iucksch, no Jardim das Araucárias, no trecho entre o terminal Rodoviário até o final do Posto Borsatto 2000, nesta Cidade.</t>
   </si>
   <si>
     <t>4802</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4802/indicacao_161-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4802/indicacao_161-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal e ao Diretor Municipal de Segurança Pública a necessidade de implantação de Placas de Sinais de Regulamentação de Trânsito nas ruas do bairro Cantagalo, nesta cidade.</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Maurício Kusdra, Herculano, Joel Fadel, Jovenil Rodrigues de Freitas, Luiz Cezar Canha Ferreira, Maria de Fátima Barth Antão Castro, Paulo Cesar de Farias, Sirlei, Zé Nocera</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3607/mocao_de_apoio_01-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3607/mocao_de_apoio_01-2020.pdf</t>
   </si>
   <si>
     <t>Requerem Moção de Apoio à APP – Sindicato e demais sindicatos e associações de servidores públicos civis e militares do Estado do Paraná diante do Decreto 3808/2020 do Governador do Estado do Paraná que obriga servidores em atividade e aposentados a cumprirem uma série de procedimentos burocráticos para confirmar autorização de descontos de mensalidade sindical e das associações consignados em folhas de pagamento.</t>
   </si>
   <si>
     <t>4377</t>
   </si>
   <si>
     <t>Maurício Kusdra, Dirceu Ribeiro, Gerson Sutil, Luiz Cezar Canha Ferreira, Maria de Fátima Barth Antão Castro, Neto Fadel, Paulo Cesar de Farias, Rafael Rabbers</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4377/mocao_de_repudio_01-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4377/mocao_de_repudio_01-2020.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Repúdio á concessionária CCR Rodonorte pela alta tarifa em sete praças de pedágio (BR-376; BR-277 e PR-151) no Estado do Paraná.</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Executiva da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3533/projeto_de_decreto_legislativo_01-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3533/projeto_de_decreto_legislativo_01-2020.pdf</t>
   </si>
   <si>
     <t>Referenda Termo de Colaboração nº 01/2020, firmado entre o Município de Castro, por intermédio da Secretaria Municipal de Educação OSC Associação Irmãs Cavanis - Centro de Educação Infantil Irmãs Cavanis.</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3535/projeto_de_decreto_legislativo_02-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3535/projeto_de_decreto_legislativo_02-2020.pdf</t>
   </si>
   <si>
     <t>Referenda Termo de Colaboração nº 02/2020 firmado entre o Município de Castro, por intermédio da Secretaria Municipal de Educação e OSC Associação Antonio e Marcos Cavanis - Escola Ninho Sorriso.</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3534/projeto_de_decreto_legislativo_03-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3534/projeto_de_decreto_legislativo_03-2020.pdf</t>
   </si>
   <si>
     <t>Referenda  Termo de Colaboração nº 03/2020, firmado entre o Município de Castro, por intermédio da Secretaria Municipal de Educação e OSC Associação de Pais e Amigos dos Excepcionais de Castro - APAE.</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
-    <t>Comissão Permanente de Finanças e Orçamento</t>
-[...2 lines deleted...]
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3536/projeto_de_decreto_legislativo_04-2020.pdf</t>
+    <t>CFO - Comissão Permanente de Finanças e Orçamento</t>
+  </si>
+  <si>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3536/projeto_de_decreto_legislativo_04-2020.pdf</t>
   </si>
   <si>
     <t>Aprova a Prestação de Contas da Prefeitura Municipal de Castro, relativa ao exercício financeiro de 2.017.</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3557/projeto_de_decreto_legislativo_05-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3557/projeto_de_decreto_legislativo_05-2020.pdf</t>
   </si>
   <si>
     <t>Aprova a prestação de contas da Prefeitura Municipal de Castro relativa ao exercício financeiro de 2018.</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3640/projeto_de_decreto_legislativo_06-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3640/projeto_de_decreto_legislativo_06-2020.pdf</t>
   </si>
   <si>
     <t>Referenda Termo de Colaboração nº 04/2020, firmado entre o Município de Castro, por intermédio da Secretaria Municipal de Família e Desenvolvimento Social e a OSC  Associação de Assistência Social de Castrolanda.</t>
   </si>
   <si>
     <t>3648</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/</t>
+    <t>http://sapl.castro.pr.leg.br/media/</t>
   </si>
   <si>
     <t>INEXISTENTE</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3649/projeto_de_decreto_legislativo_08-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3649/projeto_de_decreto_legislativo_08-2020.pdf</t>
   </si>
   <si>
     <t>Referenda Termo de Colaboração nº 06/2020, firmado entre o Município de Castro, por intermédio da Secretaria Municipal de Família e Desenvolvimento Social e a OSC  Associação de Pais e Amigos dos Excepcionais – APAE.</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3650/projeto_de_decreto_legislativo_09-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3650/projeto_de_decreto_legislativo_09-2020.pdf</t>
   </si>
   <si>
     <t>Referenda Termo de Colaboração nº 07/2020, firmado entre o Município de Castro, por intermédio da Secretaria Municipal de Família e Desenvolvimento Social e a OSC  Serviço de Acolhimento Institucional para Idosos São Vicente de Paula.</t>
   </si>
   <si>
     <t>3651</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3651/projeto_de_decreto_legislativo_10-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3651/projeto_de_decreto_legislativo_10-2020.pdf</t>
   </si>
   <si>
     <t>Referenda Termo de Colaboração nº 08/2020, firmado entre o Município de Castro, por intermédio da Secretaria Municipal de Família e Desenvolvimento Social e a OSC  Obras Sociais Espírita Mariliana Barbosa.</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3652/projeto_de_decreto_legislativo_11-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3652/projeto_de_decreto_legislativo_11-2020.pdf</t>
   </si>
   <si>
     <t>Referenda Termo de Colaboração nº 09/2020, firmado entre o Município de Castro, por intermédio da Secretaria Municipal de Família e Desenvolvimento Social e a OSC  Casa da Criança e do Adolescente Pe. Marcelo Quilici.</t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3653/projeto_de_decreto_legislativo_12-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3653/projeto_de_decreto_legislativo_12-2020.pdf</t>
   </si>
   <si>
     <t>Referenda Termo de Colaboração nº 10/2020, firmado entre o Município de Castro, por intermédio da Secretaria Municipal de Família e Desenvolvimento Social e a OSC  Casa da Criança e do Adolescente Pe. Marcelo Quilici.</t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3654/projeto_de_decreto_legislativo_13-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3654/projeto_de_decreto_legislativo_13-2020.pdf</t>
   </si>
   <si>
     <t>Referenda Termo de Colaboração nº 11/2020, firmado entre o Município de Castro, por intermédio da Secretaria Municipal de Família e Desenvolvimento Social e a OSC  Associação Artesanal do Excepcional de Ponta Grossa – ASSARTE.</t>
   </si>
   <si>
     <t>4781</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
     <t>Referenda 1º Termo Aditivo ao Termo de Colaboração nº 07/2020, firmado entre o Município de Castro, por intermédio da Secretaria Municipal de Família e Desenvolvimento Social e a OSC Serviços de Acolhimento Institucional para Idosos São Vicente de Paulo.</t>
   </si>
   <si>
     <t>4782</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4782/projeto_de_decreto_legislativo_15-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4782/projeto_de_decreto_legislativo_15-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza licença ao Prefeito Municipal para afastamento de seu cargo, no período de 07 a 31 de dezembro de 2.020.</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>Joel Fadel, Gerson Sutil, Jovenil Rodrigues de Freitas, Maurício Kusdra, Neto Fadel, Zé Nocera</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3758/projeto_de_emenda_a_lei_organica_01-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3758/projeto_de_emenda_a_lei_organica_01-2020.pdf</t>
   </si>
   <si>
     <t>Altera o Inciso XXV do Artigo 9º da Lei Orgânica Municipal. ( Homenagens de Cidadão Honorário e Benemérito)</t>
   </si>
   <si>
     <t>4498</t>
   </si>
   <si>
     <t>Herculano, Luiz Cezar Canha Ferreira, Maria de Fátima Barth Antão Castro, Maurício Kusdra, Paulo Cesar de Farias, Rafael Rabbers, Sirlei</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4498/projeto_emenda_a_lei_organica_02-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4498/projeto_emenda_a_lei_organica_02-2020.pdf</t>
   </si>
   <si>
     <t>Altera o § 5º do Art. 34 e revoga o Parágrafo Único do Art. 40 da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>3844</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3844/projeto_de_lei_comp_01-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3844/projeto_de_lei_comp_01-2020.pdf</t>
   </si>
   <si>
     <t>Amplia prazo de vigência da Lei Complementar nº 67/2018, alterada pela Lei Complementar nº 68/2018 e dá outras providências.</t>
   </si>
   <si>
     <t>4497</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4497/projeto_de_lei_complementar_02-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4497/projeto_de_lei_complementar_02-2020.pdf</t>
   </si>
   <si>
     <t>Altera as disposições da Lei Complementar nº 53/2016 - Código Tributário Municipal e a Lei Complementar nº 74/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3510/projeto_de_lei_01-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3510/projeto_de_lei_01-2020.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Castro o mês janeiro Branco, dedicado à conscientização e realização de campanhas em prol da saúde mental e emocional, nas redes públicas de saúde.</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3511/projeto_de_lei_02-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3511/projeto_de_lei_02-2020.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação de Veteranos de Castro.</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3531/projeto_de_lei_03-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3531/projeto_de_lei_03-2020.pdf</t>
   </si>
   <si>
     <t>Concede recomposição aos subsídios dos Vereadores da legislatura de 2017 a 2020, para o ano de 2020.</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3532/projeto_de_lei_04-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3532/projeto_de_lei_04-2020.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadã Honorária de Castro à Dra. Rosa Maria da Silva Ribeiro.</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3553/projeto_de_lei_05-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3553/projeto_de_lei_05-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$ 231.240,00 (duzentos e trinta e um mil, duzentos e quarenta reais) e dá outras providências. (Gestão Pública)</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3554/projeto_de_lei_06-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3554/projeto_de_lei_06-2020.pdf</t>
   </si>
   <si>
     <t>Proíbe a fabricação, a comercialização, o manuseio, a utilização , a queima e a soltura de fogos de estampidos e de artifícios, assim como de quaisquer artefatos pirotécnicos de efeito sonoro ruidoso no Município de Castro e dá outras providências.</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3555/projeto_de_lei_07-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3555/projeto_de_lei_07-2020.pdf</t>
   </si>
   <si>
     <t>Acrescenta atribuições ao cargo de Tecnólogo em Gestão Pública do Quadro Geral de Servidores do Município de Castro.</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3556/projeto_de_lei_08-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3556/projeto_de_lei_08-2020.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita de Castro à Deputada Federal Aline Sleutjes.</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3590/projeto_de_lei_09-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3590/projeto_de_lei_09-2020.pdf</t>
   </si>
   <si>
     <t>Revoga a alínea "E" do artigo 3º, § 1º, da lei nº 3.694/2019.</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3591/projeto_de_lei_10-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3591/projeto_de_lei_10-2020.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº 3354/2017, que autoriza o Poder Executivo Municipal a suplementar os valores da Tabela Unificada do SUS.</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3609/projeto_de_lei_11-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3609/projeto_de_lei_11-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a alienar lote urbano e dá outras providências (loteamento Jardim Nossa Senhora do Rosário)</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3610/projeto_de_lei_12-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3610/projeto_de_lei_12-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal abrir crédito adicional especial no valor de R$ 249.000,00 (duzentos e quarenta e nove mil reais) e dá outras providências. (Secretaria Municipal do Interior)</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3611/projeto_de_lei_13-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3611/projeto_de_lei_13-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal abrir crédito adicional especial no valor de R$ 60.816,00 (sessenta mil, oitocentos e dezesseis reais) e dá outras providências. (Secretaria Municipal de Saúde)</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3612/projeto_de_lei_14-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3612/projeto_de_lei_14-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a extrair material primário em propriedade privada para manutenção de vias públicas.</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3613/projeto_de_lei_15-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3613/projeto_de_lei_15-2020.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Honorário de Castro ao Senhor Antenor Quintiliano Telles.</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3614/projeto_de_lei_16-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3614/projeto_de_lei_16-2020.pdf</t>
   </si>
   <si>
     <t>Dá o nome de Prefeito Dr. Lauro Lopes ao novo Terminal Rodoviário Municipal.</t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3636/projeto_de_lei_17-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3636/projeto_de_lei_17-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal abrir crédito adicional suplementar no valor de R$ 6.694,79 (seis mil, seiscentos e noventa e quatro reais e setenta e nove centavos) e dá outras providências. (Secretaria Municipal da Família e Assistência Social)</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3637/projeto_de_lei_18-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3637/projeto_de_lei_18-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal abrir crédito adicional especial no valor de R$ 12.390,00 (doze mil, trezentos e noventa reais) e dá outras providências. (Secretaria Municipal de Saúde)</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3638/projeto_de_lei_19-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3638/projeto_de_lei_19-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal abrir crédito adicional especial no valor de R$ 52.264,00 (cinquenta e dois  mil, duzentos e sessenta  e quatro reais) e dá outras providências. (Secretaria Municipal de Educação)</t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3641/projeto_de_lei_20-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3641/projeto_de_lei_20-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei orçamentária de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3655/projeto_de_lei_21-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3655/projeto_de_lei_21-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal abrir crédito adicional suplementar no valor de R$ 16.000,00 (dezesseis mil reais) e dá outras providências. (Secretaria Municipal de Família e Desenvolvimento social)</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3659/projeto_de_lei_22-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3659/projeto_de_lei_22-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal abrir crédito adicional suplementar no valor de R$ 23.902,66 (vinte e três mil, novecentos e dois reais e sessenta e seis centavos) e dá outras providências. (Secretaria Municipal de Educação)</t>
   </si>
   <si>
     <t>3670</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3670/projeto_de_lei_23-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3670/projeto_de_lei_23-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 417.500,00 (quatrocentos e dezessete mil e quinhentos reais) e dá outras providências.</t>
   </si>
   <si>
     <t>3686</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3686/projeto_de_lei_24-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3686/projeto_de_lei_24-2020.pdf</t>
   </si>
   <si>
     <t>Determina a  presença de intérprete da Língua Brasileira de Sinais (Libras) e/ou legendas em todos os pronunciamentos públicos  oficiais  online do Município de Castro e dá outras providências.</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
     <t>Maria de Fátima Barth Antão Castro, Luiz Cezar Canha Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3683/projeto_de_lei_25-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3683/projeto_de_lei_25-2020.pdf</t>
   </si>
   <si>
     <t>Institui a obrigatoriedade de identificação nos veículos oficiais ou a serviço da Administração Pública deste Município.</t>
   </si>
   <si>
     <t>3684</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3684/projeto_de_lei_26-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3684/projeto_de_lei_26-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal abrir crédito adicional especial no valor de R$ 118.896,00 (cento e dezoito mil, oitocentos e noventa e seis reais) e dá outras providências. (secretaria municipal do interior)</t>
   </si>
   <si>
     <t>3687</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3687/pl_27-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3687/pl_27-2020.pdf</t>
   </si>
   <si>
     <t>Concede recomposição  aos servidores da Câmara Municipal de Castro e dá outras providências.</t>
   </si>
   <si>
     <t>3697</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3697/projeto_de_lei_28-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3697/projeto_de_lei_28-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal abrir crédito adicional suplementar no valor de R$ 523.049,39 (quinhentos e vinte e três mil, quarenta e nove reais e trinta e nove centavos) e dá outras providências. (Secretaria Municipal do Interior)</t>
   </si>
   <si>
     <t>3731</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3731/projeto_de_lei_29-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3731/projeto_de_lei_29-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do Município de Castro a prestar informações semanais sobre receitas e despesas empregadas no enfrentamento à pandemia, além de dados sobre quantidade de testes realizados e casos confirmados do Covid 19 e dá outras providências.</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3732/projeto_de_lei_30-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3732/projeto_de_lei_30-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal abrir crédito adicional suplementar no valor de R$ 580.000,00 (quinhentos e oitenta mil reais) e dá outras providências. (Secretaria Municipal de Saúde)</t>
   </si>
   <si>
     <t>3733</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3733/projeto_de_lei_31-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3733/projeto_de_lei_31-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal abrir crédito adicional suplementar no valor de R$ 94.500,00 (noventa e quatro mil, quinhentos  reais) e dá outras providências. (Secretaria Municipal de Planejamento e Desenvolvimento Urbano)</t>
   </si>
   <si>
     <t>3734</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3734/projeto_de_lei_32-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3734/projeto_de_lei_32-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com o Banco do Brasil S.A. e dá outras providências.</t>
   </si>
   <si>
     <t>3748</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3748/projeto_de_lei_33-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3748/projeto_de_lei_33-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do Poder Executivo Municipal de Castro a prestar contas, por quadrimestre, das ações da secretaria Municipal da Família e Desenvolvimento Social.</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3749/projeto_de_lei_34-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3749/projeto_de_lei_34-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre penalidades administrativas a quem divulgar informação falsa (Fake News) no âmbito do Município de Castro e dá outras providências.</t>
   </si>
   <si>
     <t>3754</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3754/projeto_de_lei_35-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3754/projeto_de_lei_35-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$ 125.000,00 (cento e vinte e cinco mil reais) e dá outras providências. (Secretária Municipal do Interior)</t>
   </si>
   <si>
     <t>3755</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3755/projeto_de_lei_36-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3755/projeto_de_lei_36-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal abrir crédito adicional suplementar no valor de R$ 215.000,00 (duzentos e quinze mil reais) e dá outras providências. (Secretaria Municipal de Planejamento e Desenvolvimento Urbano)</t>
   </si>
   <si>
     <t>3756</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3756/projeto_de_lei_37-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3756/projeto_de_lei_37-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal abrir crédito adicional especial no valor de R$ 11.988,00 (onze mil reais, novecentos e oitenta e oito reais) e dá outras providências. (Secretaria Municipal de Família e Desenvolvimento Social)</t>
   </si>
   <si>
     <t>3757</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3757/projeto_de_lei_38-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3757/projeto_de_lei_38-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a instituir Concessão de Direito Real de Uso de terreno público situado no Distrito Industrial I - Parque Industrial Antonio Fioravante di Napoli.</t>
   </si>
   <si>
     <t>3759</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3759/projeto_de_lei_39-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3759/projeto_de_lei_39-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal abrir crédito adicional suplementar no valor de R$ 212.547,60 (Duzentos e doze mil, quinhentos e quarenta e sete reais e sessenta centavos) e dá outras providências. (Procuradoria Geral do Município)</t>
   </si>
   <si>
     <t>3760</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3760/projeto_de_lei_40-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3760/projeto_de_lei_40-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal abrir crédito adicional especial no valor de R$ 32.682,68 (Trinta e dois mil, seiscentos e oitenta e dois reais e sessenta e oito centavos) e dá outras providências. (Secretaria Municipal do Interior)</t>
   </si>
   <si>
     <t>3761</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3761/projeto_de_lei_41-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3761/projeto_de_lei_41-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal abrir crédito adicional especial no valor de R$ 688.500,00 (seiscentos e oitenta e oito mil e quinhentos reais) e dá outras providências. (Secretaria Municipal do Interior)</t>
   </si>
   <si>
     <t>3762</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3762/projeto_de_lei_42-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3762/projeto_de_lei_42-2020.pdf</t>
   </si>
   <si>
     <t>Proíbe a lavagem de calçadas com água tratada ou potável e fornecida por meio da rede da Companhia de Saneamento do Paraná – Sanepar – que abastece o Município de Castro e dá outras providências.</t>
   </si>
   <si>
     <t>3773</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3773/projeto_de_lei_43-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3773/projeto_de_lei_43-2020.pdf</t>
   </si>
   <si>
     <t>Altera numeração de artigo da Lei nº 2239/2010 e dá outras providências.</t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
     <t>Herculano</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3774/projeto_de_lei_44-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3774/projeto_de_lei_44-2020.pdf</t>
   </si>
   <si>
     <t>Dá o nome de OGENI MACHADO WOELLNER, à Rua corredor de acesso entre as ruas Mathias Lazarini e a Rodovia Engenheiro Angelo Ferrario Lopes (Pr-090), no Distrito de Abapã, Município de Castro, Paraná.</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3775/projeto_de_lei_45-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3775/projeto_de_lei_45-2020.pdf</t>
   </si>
   <si>
     <t>Cria o Banco de Oferta de Serviços Voluntários no Município de Castro.</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3789/projeto_de_lei_46-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3789/projeto_de_lei_46-2020.pdf</t>
   </si>
   <si>
     <t>Estabelece a obrigatoriedade de apresentação de cantores, instrumentistas, bandas ou conjuntos musicais locais na abertura dos shows ou eventos musicais financiados por recursos públicos.</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3790/projeto_de_lei_47-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3790/projeto_de_lei_47-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal abrir crédito adicional especial no valor de R$ 12.852,00 (doze mil, oitocentos e cinquenta e dois reais) e dá outras providências.</t>
   </si>
   <si>
     <t>3791</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3791/projeto_de_lei_48-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3791/projeto_de_lei_48-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal abrir crédito adicional especial no valor de R$ 24.840,00 (vinte e quatro mil, oitocentos e quarenta reais) e dá outras providências. (Secretaria Municipal de Família e Desenvolvimento Social)</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3792/projeto_de_lei_49-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3792/projeto_de_lei_49-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar o pagamento de indenização em razão de responsabilidade gerada por ato omissivo e dá outras providências.</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3793/projeto_de_lei_50-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3793/projeto_de_lei_50-2020.pdf</t>
   </si>
   <si>
     <t>Proíbe o armazenamento, comercialização, distribuição, e o uso de cerol, linha chilena, ou quaisquer substâncias cortantes nas linhas de empinar papagaios, pipas e similares, no Município de Castro e dá outras providências. (ARQUIVADO SEM APRECIAÇÃO)</t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3794/projeto_de_lei_51-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3794/projeto_de_lei_51-2020.pdf</t>
   </si>
   <si>
     <t>Altera denominação e atribuições de Cargos  em comissão constantes da estrutura organizacional da Secretaria Municipal do Interior.</t>
   </si>
   <si>
     <t>3819</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3819/projeto_de_lei_52-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3819/projeto_de_lei_52-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal abrir crédito adicional especial no valor de R$ 132.794,34 (cento e trinta e dois  mil, setecentos e noventa e quatro reais e trinta e quatro centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>3820</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3820/projeto_de_lei_53-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3820/projeto_de_lei_53-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal abrir crédito adicional especial no valor de R$ 312.000,00 (trezentos e doze mil reais) e dá outras providências.</t>
   </si>
   <si>
     <t>3821</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3821/projeto_de_lei_54-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3821/projeto_de_lei_54-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal abrir crédito adicional especial no valor de R$ 70.000,00 (setenta mil reais) e dá outras providências.</t>
   </si>
   <si>
     <t>3822</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3822/projeto_de_lei_55-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3822/projeto_de_lei_55-2020.pdf</t>
   </si>
   <si>
     <t>Institui e regulamenta o Fundo de Honorários Advocatícios dos Procuradores Municipais de Castro e dá outras providências.</t>
   </si>
   <si>
     <t>3843</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3843/projeto_de_lei_56-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3843/projeto_de_lei_56-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal abrir crédito adicional especial no valor de R$ 805.379,03 (oitocentos e cinco mil, trezentos e setenta e nove reais e três centavos) e dá outras providências. (Gestão Pública)</t>
   </si>
   <si>
     <t>3850</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3850/projeto_de_lei_57-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3850/projeto_de_lei_57-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aquisição e instalação de válvulas de retenção de ar (eliminadores de ar) para hidrômetro a todos os imóveis do Município de Castro - Paraná.</t>
   </si>
   <si>
     <t>3851</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3851/projeto_de_lei_58-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3851/projeto_de_lei_58-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal abrir crédito adicional suplementar no valor de R$ 337.287,82 (trezentos e trinta e sete mil, duzentos e oitenta e sete reais e oitenta e dois centavos) e dá outras providências. (Secretaria Municipal de Saúde)</t>
   </si>
   <si>
     <t>3852</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3852/projeto_de_lei_59-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3852/projeto_de_lei_59-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 700.000,00 (setecentos mil reais) e dá outras providências. (Secretaria Municipal de Esporte e Juventude)</t>
   </si>
   <si>
     <t>3869</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3869/projeto_de_lei_60-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3869/projeto_de_lei_60-2020.pdf</t>
   </si>
   <si>
     <t>Dá o nome de João Maria Ferraz Diniz ao Canil Municipal.</t>
   </si>
   <si>
     <t>3887</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3887/projeto_de_lei_61-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3887/projeto_de_lei_61-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal abrir crédito adicional suplementar no valor de R$ 6.000,00 (seis mil reais) e dá outras providências. (secretaria municipal de família e assistência social)</t>
   </si>
   <si>
     <t>3888</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3888/projeto_de_lei_62-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3888/projeto_de_lei_62-2020.pdf</t>
   </si>
   <si>
     <t>Autoria o Poder Executivo Municipal abrir crédito adicional especial no valor de R$ 1.521,00 (Hum  mil, quinhentos e vinte e um reais) e dá outras providências. (Secretaria Municipal de Esporte e Juventude)</t>
   </si>
   <si>
     <t>3889</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3889/projeto_de_lei_63-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3889/projeto_de_lei_63-2020.pdf</t>
   </si>
   <si>
     <t>Estabelece os subsídios do Prefeito, Vice-Prefeito e dos Secretários Municipais, para o período de 2021/2024.</t>
   </si>
   <si>
     <t>3890</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3890/projeto_de_lei_64-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3890/projeto_de_lei_64-2020.pdf</t>
   </si>
   <si>
     <t>Estabelece os subsídios dos Vereadores para o período de 2021/2024.</t>
   </si>
   <si>
     <t>3904</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3904/projeto_de_lei_65-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3904/projeto_de_lei_65-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal abrir crédito adicional especial no valor de R$ 73.517,35 (setenta e três mil, quinhentos e dezessete reais e trinta e cinco centavos) e dá outras providências. (Secretaria Municipal de Família e Desenvolvimento Social)</t>
   </si>
   <si>
     <t>3919</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3919/projeto_de_lei_66-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3919/projeto_de_lei_66-2020.pdf</t>
   </si>
   <si>
     <t>Dá o nome de Professora Nadir Mainardes Carneiro, à Travessa sem nome, compreendida entre as ruas Jacinto Antunes Sampaio e Avenida Theofilo de Castro, localizada no distrito de Socavão, Município de Castro.</t>
   </si>
   <si>
     <t>3940</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3940/projeto_de_lei_67-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3940/projeto_de_lei_67-2020.pdf</t>
   </si>
   <si>
     <t>Dá o nome de Theodoro Marcondes Carneiro, à Rua sem nome de interseção entre a Estrada Municipal Valdir Bueno Carneiro e a Avenida Theofilo de Castro, localizada no Distrito de Socavão, Município de Castro.</t>
   </si>
   <si>
     <t>3956</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3956/projeto_de_lei_68-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3956/projeto_de_lei_68-2020.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal do Trabalho, Emprego e Renda e o respectivo Fundo Municipal do Trabalho do Município de Castro e dá outras providências.</t>
   </si>
   <si>
     <t>3957</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3957/projeto_de_lei_69-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3957/projeto_de_lei_69-2020.pdf</t>
   </si>
   <si>
     <t>Dá denominação para ruas localizadas na Colônia Castrolanda.</t>
   </si>
   <si>
     <t>3968</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3968/projeto_de_lei_70-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3968/projeto_de_lei_70-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar o pagamento de contrato conforme acordo judicial e dá outras providências.</t>
   </si>
   <si>
     <t>3969</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3969/projeto_de_lei_71-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3969/projeto_de_lei_71-2020.pdf</t>
   </si>
   <si>
     <t>Dá o nome de ARMANDO ADENIR RODRIGUES - KI, ao Ginásio de Esportes localizado no Jardim Alvorada, nesta cidade</t>
   </si>
   <si>
     <t>3988</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3988/projeto_de_lei_72-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3988/projeto_de_lei_72-2020.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Castro para o exercício financeiro de 2021 e dá outras providências</t>
   </si>
   <si>
     <t>4091</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4091/projeto_de_lei_73-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4091/projeto_de_lei_73-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal abrir crédito adicional suplementar no valor de R$ 715.417,00 (setecentos e quinze mil, quatrocentos e dezessete reais) e dá outras providências.</t>
   </si>
   <si>
     <t>4092</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4092/projeto_de_lei_74-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4092/projeto_de_lei_74-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal abrir crédito adicional suplementar no valor de R$ 570.000,00 (quinhentos e setenta mil reais) e dá outras providências. (DEVOLVIDO AO EXECUTIVO)</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4236/projeto_de_lei_75-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4236/projeto_de_lei_75-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal abrir crédito adicional especial no valor de R$ 22.132,39 (vinte e dois mil, cento e trinta e dois reais e trinta e nove centavos) e dá outras providências. (ARQUIVADO SEM APRECIAÇÃO)</t>
   </si>
   <si>
     <t>4237</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4237/projeto_de_lei_76-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4237/projeto_de_lei_76-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal abrir crédito adicional especial no valor de R$ 104.000,00 (cento e quatro mil reais) e dá outras providências. (DEVOLVIDO AO EXECUTIVO)</t>
   </si>
   <si>
     <t>4238</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4238/projeto_de_lei_77-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4238/projeto_de_lei_77-2020.pdf</t>
   </si>
   <si>
     <t>Dá o nome de João Antõnio Colaço a Travessa localizada no distrito de Tronco, Município de Castro.</t>
   </si>
   <si>
     <t>4376</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4376/projeto_de_lei_78-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4376/projeto_de_lei_78-2020.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Castro ao Senhor Frans Borg.</t>
   </si>
   <si>
     <t>4433</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4433/projeto_de_lei_79-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4433/projeto_de_lei_79-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do Poder Executivo Municipal de Castro a destinar para o comércio e entidades locais pelo menos 50% (cinquenta por cento) do espaço a ser ocupado para vendas, nas festividades ou eventos financiados por recursos públicos.</t>
   </si>
   <si>
     <t>4496</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4496/projeto_de_lei_80-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4496/projeto_de_lei_80-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade dos Estabelecimentos de saúde que prestem serviços de parto, localizados neste Município, públicos Municipais ou Privados, a procederem a comunicação imediata de recém-nascidos com Síndrome de Down às instituições, associações ou entidades especializadas que desenvolvam atividades em benefício dos portadores desta síndrome.</t>
   </si>
   <si>
     <t>4550</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4550/projeto_de_lei_81-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4550/projeto_de_lei_81-2020.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA  O PODER  EXECUTIVO  MUNICIPAL ABRIR  CRÉDITO ADICIONAL  SUPLEMENTAR  NO VALOR  DE  R$ 591.232,67 (QUINHENTOS  E  NOVENTA  E UM MIL, DUZENTOS E TRINTA E DOIS REAIS E SESSENTA E SETE CENTAVOS), E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4769</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4769/projeto_de_lei_82-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4769/projeto_de_lei_82-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$ 97.021,31 (noventa e sete mil, vinte e um reais e trinta e um centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3509/projeto_de_resolucao_01-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3509/projeto_de_resolucao_01-2020.pdf</t>
   </si>
   <si>
     <t>Estabelece data para concessão das homenagens Castrense que Brilha.</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3635/projeto_de_resolucao_02-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3635/projeto_de_resolucao_02-2020.pdf</t>
   </si>
   <si>
     <t>Altera a Sessão Solene do Castrense que Brilha relativa ao ano de 2020.</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3639/projeto_de_resolucao_03-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3639/projeto_de_resolucao_03-2020.pdf</t>
   </si>
   <si>
     <t>Suspende a Sessão Ordinária do dia 06 de abril de 2020 e altera, excepcionalmente, convocação de Sessão Extraordinária.</t>
   </si>
   <si>
     <t>3642</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3642/projeto_de_resolucao_04-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3642/projeto_de_resolucao_04-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza, excepcionalmente, a realização de sessões ordinárias e extraordinárias, por vídeo conferência.</t>
   </si>
   <si>
     <t>4800</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4800/projeto_de_resolucao_05-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4800/projeto_de_resolucao_05-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza, excepcionalmente, procedimentos para realização de sessões virtuais, em virtude da Pandemia de COVID-19.</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3512/requerimento_01-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3512/requerimento_01-2020.pdf</t>
   </si>
   <si>
     <t>Requer seja oficiado ao Gerente da Unidade Regional da Sanepar solicitando informações quanto à instalação de eliminador de ar nos hidrômetros desta cidade.</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3513/requerimento_02-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3513/requerimento_02-2020.pdf</t>
   </si>
   <si>
     <t>Requer seja oficiado ao Prefeito Municipal e à Viação Cidade de Castro solicitando a viabilidade de adequação do Sistema de Transporte Coletivo Público no Município de Castro.</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3514/requerimento_03-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3514/requerimento_03-2020.pdf</t>
   </si>
   <si>
     <t>– Requer seja oficiado ao Prefeito Municipal e Diretor do Departamento de Segurança Pública solicitando informações sobre a viabilidade de regulamentação do sistema rotativo de vagas para estacionamento de veículos (zona verde) no entorno do Paço Municipal e da Praça Pedro Kaled.</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3515/requerimento_04-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3515/requerimento_04-2020.pdf</t>
   </si>
   <si>
     <t>Requer seja oficiado ao Prefeito Municipal e ao Secretário Municipal de Planejamento e Desenvolvimento Urbano solicitando informações sobre a possibilidade de instalação de um Ecoponto no Bairro Nossa Senhora das Graças, nesta cidade.</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3516/requerimento_05-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3516/requerimento_05-2020.pdf</t>
   </si>
   <si>
     <t>Requer seja oficiado ao Prefeito Municipal solicitando informações sobre a viabilidade de desenvolver espaços com brinquedos adaptados para crianças com necessidades especiais no Parque Lacustre e praças do Município.</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3517/requerimento_06-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3517/requerimento_06-2020.pdf</t>
   </si>
   <si>
     <t>Requer seja oficiado ao Superintendente Regional dos Campos Gerais do Departamento de Estradas e Rodagens do Paraná (DER) e ao Secretário Estadual de Infraestrutura e Logística solicitando informações sobre a possibilidade de instalação de placas indicando ciclistas na via ao longo da PR-340 e outras medidas que tragam mais segurança para os  ciclistas.</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3518/requerimento_07-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3518/requerimento_07-2020.pdf</t>
   </si>
   <si>
     <t>Requer seja oficiado ao Prefeito Municipal, à Secretária Municipal de Educação e ao Núcleo Regional de Ensino solicitando informações sobre as providências para adequação da Rede Pública de Educação Básica em cumprimento à Lei Federal nº 13.935, de 11 de dezembro de 2019 em nosso Município.</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3527/requerimento_08-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3527/requerimento_08-2020.pdf</t>
   </si>
   <si>
     <t>Requer seja oficiado à Rumo Logística solicitando  informações referente à manutenção e reparo da linha férrea que corta a Avenida Ronie Cardoso, próximo a Tratornew.</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3528/requerimento_09-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3528/requerimento_09-2020.pdf</t>
   </si>
   <si>
     <t>Requer seja oficiado à Secretária Municipal de Saúde solicitando informações referentes ao recebimento do Castramóvel e sobre o seu funcionamento.</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3529/requerimento_10-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3529/requerimento_10-2020.pdf</t>
   </si>
   <si>
     <t>Requer seja oficiado ao Senhor Prefeito Municipal e Secretário Municipal de Planejamento e Desenvolvimento Urbano solicitando informações sobre a existência de  projeto de construção de novo portal na rua Dom Pedro II, acesso à PR-151, reiterando Requerimento nº 111/2018</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3530/requerimento_11-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3530/requerimento_11-2020.pdf</t>
   </si>
   <si>
     <t>Requer Voto de Pesar pelo falecimento do senhor Levi Carneiro.</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3547/requerimento_12-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3547/requerimento_12-2020.pdf</t>
   </si>
   <si>
     <t>Requer seja oficiado ao Prefeito Municipal solicitando informações sobre a segunda etapa de manilhamento do valetão a céu aberto e abertura contínua da rua Otávio Bannach, Jardim das Nações, nesta cidade.</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3548/requerimento_13-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3548/requerimento_13-2020.pdf</t>
   </si>
   <si>
     <t>Requer seja oficiado ao Prefeito Municipal solicitando informações quanto à fiscalização de armazenamento irregular de lixo reciclável na Rua Gustavo Arnoldo Augustat, Bairro poço Grande, nesta cidade.</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3549/requerimento_14-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3549/requerimento_14-2020.pdf</t>
   </si>
   <si>
     <t>Requer seja oficiado ao Prefeito Municipal e ao  Diretor de Segurança Pública solicitando informações sobre a viabilidade de colocação de redutor de velocidade na rua Major Cândido Cruz, próximo ao nº 185, Jardim dos Bancários, nesta cidade.</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3550/requerimento_15-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3550/requerimento_15-2020.pdf</t>
   </si>
   <si>
     <t>Requer seja oficiado ao Núcleo Regional de Educação do Paraná solicitando informações quanto ao número de vagas ofertadas para os alunos de ensino médio noturno no Município de Castro.</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3551/requerimento_16-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3551/requerimento_16-2020.pdf</t>
   </si>
   <si>
     <t>Requer seja oficiado ao Departamento de Segurança Pública, ao Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente solicitando informações quanto à existência de  planejamento que prevê a construção de travessias elevadas na Avenida Bento Munhoz da Rocha Neto, esquina com a Rua Erna M. Larocca, próximas ao Cemitério Frei Mathias.</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3552/requerimento_18-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3552/requerimento_18-2020.pdf</t>
   </si>
   <si>
     <t>Requer seja oficiado ao Prefeito Municipal solicitando informações quanto aos veículos estragados e abandonados em ruas de nossa cidade.</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3558/requerimento_20-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3558/requerimento_20-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal sua intercessão junto á Copel (Companhia Paranaense de Energia) a fim de requisitar a retirada da rede elétrica de alta tensão localizada na Rua Coronel Olegário de Macedo, Lacustre, nesta cidade.</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3559/requerimento_21-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3559/requerimento_21-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal e ao Diretor de Segurança Pública solicitando informações quanto à possiblidade de alteração de sinalização horizontal de trânsito em trecho da rua Major Cândido Cruz, Jardim dos Bancários, nesta cidade.</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3560/requerimento_22-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3560/requerimento_22-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informações sobre a viabilidade da criação de um Centro de Apoio às mulheres vítimas de violência.</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3561/requerimento_23-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3561/requerimento_23-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informações referentes ao número de vagas para o cargo de Preparador de Alimentos (E1)  no Município.</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3562/requerimento_24-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3562/requerimento_24-2020.pdf</t>
   </si>
   <si>
     <t>Requer seja oficiado ao Prefeito Municipal e ao Secretário Municipal de Planejamento e Desenvolvimento Urbano solicitando informações quanto  à possibilidade de inclusão das ruas Sargento António Dias Cardoso e Rua Amora, Jardim das Araucárias III,  no cronograma de  obras de recapeamento asfáltico já em andamento no Município.</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3563/requerimento_25-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3563/requerimento_25-2020.pdf</t>
   </si>
   <si>
     <t>Requer seja oficiado ao Prefeito Municipal e  a Secretaria de Obras, Serviços Públicos e Meio Ambiente solicitando informações sobre instalação de ponto de ônibus com cobertura na rua Coronel Olegário de Macedo, Bairro Lacustre, em frente ao Hipermercado Condor, em nossa cidade.</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3564/requerimento_26-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3564/requerimento_26-2020.pdf</t>
   </si>
   <si>
     <t>Requer seja oficiado ao Prefeito Municipal e a Secretaria de Obras, Serviços Públicos e Meio Ambiente solicitando informações sobre instalação de iluminação pública na Rua Francisco Pianowski, Jardim das Nações, nesta cidade.</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3565/projeto_de_lei_27-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3565/projeto_de_lei_27-2020.pdf</t>
   </si>
   <si>
     <t>Requer Voto de Congratulações aos professores, pais e alunos da Escola Municipal Dr. Jahyr Lopes, pela valorização de políticas que visam à promoção do desenvolvimento sustentável em prol do Meio Ambiente.</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3566/requerimento_28-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3566/requerimento_28-2020.pdf</t>
   </si>
   <si>
     <t>Requer seja oficiado à Secretaria Municipal de Esporte e Juventude solicitando informações sobre a falta de cobertura do banco de reservas construído no campo de futebol da pista de atletismo, nesta cidade.</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3580/requerimento_29-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3580/requerimento_29-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, ao Secretário Municipal de Planejamento e Desenvolvimento, ao Diretor de Segurança Pública e à Comissão de Lombada informações referentes à possibilidade de instalação de lombada ou outro redutor de velocidade na Avenida José de Napoli, na altura da Distribuidora de Bebidas, Jardim das Araucárias II.</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3581/requerimento_30-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3581/requerimento_30-2020.pdf</t>
   </si>
   <si>
     <t>Requer Voto de Congratulações à Casa da Criança e do Adolescente Padre Marcello Quilici pelos seus 25 anos em Castro.</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3582/requerimento_31-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3582/requerimento_31-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal  e ao Departamento de Recursos Humanos do Executivo Municipal informações referentes à equiparação de salários dos professores da rede municipal.</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3583/requerimento_32-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3583/requerimento_32-2020.pdf</t>
   </si>
   <si>
     <t>Requer Voto de Congratulações a todas as mulheres pela comemoração de seu dia, 08 de março.</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3584/requerimento_33-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3584/requerimento_33-2020.pdf</t>
   </si>
   <si>
     <t>Requer seja oficiado ao Secretário Municipal de Esporte e Juventude solicitando informações sobre a viabilidade de construção de Quadra Esportiva de Basquete no Parque Lacustre.</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3585/requerimento_34-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3585/requerimento_34-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal e ao  Diretor de Segurança Pública informações sobre a viabilidade de reduzir o tempo do temporizador do semáforo da rua Pandiá Calógeras – Centro, em frente ao Hotel Buganville.</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3586/requerimento_35-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3586/requerimento_35-2020.pdf</t>
   </si>
   <si>
     <t>Requer seja oficiado ao Prefeito Municipal e ao Diretor Municipal de Segurança Pública informações sobre o programa de Estacionamento Rotativo Digital, nesta cidade.</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3587/requerimento_36-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3587/requerimento_36-2020.pdf</t>
   </si>
   <si>
     <t>Requer  ao Prefeito Municipal e à Secretaria Municipal  de Saúde informações sobre a falta de medicamentos nas Farmácias Básicas do Município.</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3588/requerimento_37-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3588/requerimento_37-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informações quanto á existência de projeto que preveja instalação de faixa elevada para travessia de pedestres na rua Dr. Romário Martins, centro, nesta cidade.</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3589/requerimento_38-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3589/requerimento_38-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informações quanto á existência de projeto que preveja instalação de câmeras de monitoramento em pontos estratégicos deste Município, reiterando Requerimento nº 147/2019.</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3592/requerimento_39-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3592/requerimento_39-2020.pdf</t>
   </si>
   <si>
     <t>Requer Voto de Congratulações à professora Stella Kachinski pela seleção  para participar  da segunda fase do Prêmio Professor Transformador.</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3593/requerimento_40-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3593/requerimento_40-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informações referentes sobre à viabilidade de realização do Projeto Natureza Feliz, Povo Feliz no Jardim Alvorada, nesta cidade.</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3597/requerimento_41-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3597/requerimento_41-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal e ao Secretário Municipal de Planejamento e Desenvolvimento Urbano informações quanto a existência de projetos para cobertura da quadra de esportes da Escola Municipal Professora Elsa Macedo, Vila Rio Branco, nesta cidade.</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3598/requerimento_42-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3598/requerimento_42-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal e a Secretária Municipal de Saúde informações quanto à adoção de cães por meio do Centro de Zoonoses e Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3599/requerimento_43-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3599/requerimento_43-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal e a Secretária Municipal de Educação informações referentes à hora atividade de professores dos Centros de Educação Infantil (CMEIS) da  rede municipal.</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3600/requerimento_44-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3600/requerimento_44-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal e a Secretária Municipal de Educação informações referentes à remuneração dos professores lotados nas escolas e nos  Centros de Educação Infantil (CMEIS) da rede municipal .</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3601/requerimento_45-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3601/requerimento_45-2020.pdf</t>
   </si>
   <si>
     <t>Requer  ao Prefeito Municipal informações quanto à possibilidade de se firmar convênio com clínicas veterinárias, visando o controle de natalidade de cães e gatos, em cumprimento ao disposto na Lei Municipal nº 1952/2009.</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3602/requerimento_46-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3602/requerimento_46-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, ao Diretor Municipal de Segurança Pública e ao Secretário Municipal de Planejamento e Desenvolvimento Urbano informações referentes às placas de sinalização do Bairro Morada do Sol, nesta cidade.</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3603/requerimento_47-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3603/requerimento_47-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informações quanto à existência de projeto com previsão para construção de um espaço cultural em Praça do Centro desta cidade.</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3608/requerimento_48-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3608/requerimento_48-2020.pdf</t>
   </si>
   <si>
     <t>Requer Voto de pesar pelo falecimento do Dr. Lauro Lopes.</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3615/requerimento_49-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3615/requerimento_49-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal e à Secretária Municipal de Saúde informações quanto às ações voltadas para conter a proliferação do mosquito transmissor da dengue em Castro.</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3616/requerimento_50-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3616/requerimento_50-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informações sobre a possibilidade de alterações na Lei Complementar nº 53/2016 – Código Tributário Municipal.</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3617/requerimento_51-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3617/requerimento_51-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal  informações sobre a possibilidade de parceria do Executivo Municipal, Tribunal de Justiça do Estado do Paraná e órgãos estaduais de segurança para implementação da “Patrulha Maria da Penha” no município de Castro.</t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3618/requerimento_52-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3618/requerimento_52-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informações sobre a viabilidade de instalação de academia ao ar livre no Jardim Alvorada, próximo ao Ginásio que está sendo construído.</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3619/requerimento_53-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3619/requerimento_53-2020.pdf</t>
   </si>
   <si>
     <t>Requer informações ao Prefeito Municipal sobre a possibilidade de abertura da rua Estefano Mocroski,  no Bairro Jardim das Araucárias I ligando essa rua até a Avenida Vicente Fiorillo, nesta cidade.</t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3620/requerimento_54-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3620/requerimento_54-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informações sobre maior segurança nas escolas da cidade de Castro.</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3621/requerimento_55-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3621/requerimento_55-2020.pdf</t>
   </si>
   <si>
     <t>Requer  ao Chefe dos Correios de Castro informações quanto a falta de prestação de serviço postal no Jardim São Miguel, nesta cidade.</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3622/requerimento_56-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3622/requerimento_56-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal e ao Diretor Municipal de Segurança Pública informações quanto ao plantão da Guarda Municipal, no horário noturno, nesta cidade.</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal e ao Diretor do Departamento de Indústria, Comércio, Turismo e Cultura informações referentes à 2ª Festa do Peão no Município.</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3643/requerimento_58-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3643/requerimento_58-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal e a Secretária Municipal de Saúde informações quanto  a medidas de prevenção e ações a serem tomadas em casos suspeitos de contaminação pelo Covid – 19 no Município.</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3644/requerimento_59-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3644/requerimento_59-2020.pdf</t>
   </si>
   <si>
     <t>Requer seja oficiado a Viação Cidade de Castro e Viação Sant”Ana do Iapó solicitando informações quanto  a medidas de prevenção ao Coronavírus.</t>
   </si>
   <si>
     <t>3668</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3668/requerimento_60-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3668/requerimento_60-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal e ao Secretário Municipal de Planejamento Urbano informações quanto à tramitação e prazos estimados no processo de Legalização Residencial e Comercial nesta cidade.</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3669/requerimento_61-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3669/requerimento_61-2020.pdf</t>
   </si>
   <si>
     <t>– Requer ao Prefeito Municipal informações sobre a padronização das calçadas das vias da zona Urbana do Município.</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3645/requerimento_62-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3645/requerimento_62-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal e a Secretaria Municipal da Família e Desenvolvimento Social informações quanto à existência de estratégia para assistência a famílias carentes no que tange à crise causada pelo Coronavírus.</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3646/requerimento_63-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3646/requerimento_63-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal e ao Diretor Municipal de Segurança Pública informações acerca das atribuições da Guarda Municipal de Castro.</t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3647/requerimento_64-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3647/requerimento_64-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal e ao Diretor Municipal de Segurança Pública informações acerca do Conselho Municipal de Políticas Públicas de Segurança de Castro.</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3657/requerimento_65-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3657/requerimento_65-2020.pdf</t>
   </si>
   <si>
     <t>Requer Voto de Pesar pelo falecimento do senhor Albino Schultz.</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3658/requerimento_66-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3658/requerimento_66-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal e a Viação Cidade de Castro solicitando informações quanto ao decreto municipal 192/2020, em especial do seu artigo 16. (uso de mascaras)</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3663/requerimento_67-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3663/requerimento_67-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações referentes ao acompanhamento do volume de água do Rio Iapó e os impactos ambientais ocasionados.</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3664/requerimento_68-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3664/requerimento_68-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, ao Secretário Municipal de Planejamento e Desenvolvimento Urbano e a Viação Cidade de Castro informações quanto a possibilidade de implantação de linha de transporte coletivo urbano  no Bairro do  Tronco.</t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3665/requerimento_69-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3665/requerimento_69-2020.pdf</t>
   </si>
   <si>
     <t>– Requer Voto de Congratulações à Barbara Samel Rocha Tostes pela fabricação e doação de “Face Shields”, equipamento de proteção usado pelos profissionais de saúde.</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3666/requerimento_70-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3666/requerimento_70-2020.pdf</t>
   </si>
   <si>
     <t>Requer Voto de Congratulações aos acampamentos do Movimento dos Trabalhadores Rurais Sem Terra – MST-  Maria Rosa do Contestado, Padre Roque Zimmermann e Emílio Zapata pela doação de 5 toneladas de alimentos aos municípios de Castro e Ponta Grossa.</t>
   </si>
   <si>
     <t>3667</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3667/requerimento_71-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3667/requerimento_71-2020.pdf</t>
   </si>
   <si>
     <t>Requer Voto de Congratulações à Cooperativa Castrolanda pelas doações de cestas básicas e Equipamentos de Proteção Individual – EPI’s a Secretarias Municipais, além da adesão ao Movimento #NãoDemita e pela parceria com demais cooperativas do Estado para a doação a caminhoneiros.</t>
   </si>
   <si>
     <t>3672</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3672/requerimento_72-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3672/requerimento_72-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal e ao Secretário Municipal de Planejamento e Desenvolvimento Urbano  informações sobre a possibilidade de instalação de um Ecoponto no Bairro Lacustre II, nesta Cidade.</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3673/requerimento_73-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3673/requerimento_73-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal e à Companhia de Saneamento do Paraná (SANEPAR) informações sobre a rede de água na Comunidade do Passo dos bois, interior do Município.</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3674/requerimento_74-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3674/requerimento_74-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações sobre quando serão providenciadas as  placas com os nomes das ruas dos Bairros  Jardim Alvorada I e II.</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3675/requerimento_75-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3675/requerimento_75-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, ao Secretária Municipal de Saúde informações quanto ao valor recebido para ajudar o Município no combate a pandemia do Novo Coronavírus.</t>
   </si>
   <si>
     <t>3676</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3676/requerimento_76-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3676/requerimento_76-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações referentes à publicações e à atualização do Portal da transparência do Município.</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3677/requerimento_77-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3677/requerimento_77-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações referente ao credenciamento do Hospital Cruz Vermelha para realização de exames laboratoriais para detecção do Covid-19.</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3678/requerimento_78-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3678/requerimento_78-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informações quanto à viabilidade de se municipalizar e oferecer transporte público gratuito ou com tarifa reduzida, neste Município.</t>
   </si>
   <si>
     <t>3679</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3679/requerimento_79-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3679/requerimento_79-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente informações sobre a infraestrutura e construção de meio fio no jardim Arapongas, nesta cidade.</t>
   </si>
   <si>
     <t>3680</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3680/requerimento_80-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3680/requerimento_80-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informações quanto à identificação dos veículos da frota bem como aqueles a serviço Prefeitura Municipal de Castro.</t>
   </si>
   <si>
     <t>3688</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3688/requerimento_81-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3688/requerimento_81-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal e ao Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente informações quanto a existência de Planejamento que prevê pavimentação asfáltica no bairro Jardim São Francisco, nesta cidade.</t>
   </si>
   <si>
     <t>3689</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3689/requerimento_82-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3689/requerimento_82-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações referentes à contratação de empresa especializada na prestação de serviços para pesquisa quantitativa de opinião pública para o Município.</t>
   </si>
   <si>
     <t>3690</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3690/requerimento_83-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3690/requerimento_83-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações quanto à possibilidade de aquisição de terreno para implantação de novos cemitérios, neste Município.</t>
   </si>
   <si>
     <t>3691</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3691/requerimento_84-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3691/requerimento_84-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário Municipal de Planejamento e Desenvolvimento Urbano informações referentes a recursos federais destinados ao Município de Castro, através de Emendas Parlamentares da Deputada Federal Aline Sleutjes (PSL), no atual mandato no período de Janeiro de 2019 a Maio de 2020.</t>
   </si>
   <si>
     <t>3692</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3692/requerimento_85-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3692/requerimento_85-2020.pdf</t>
   </si>
   <si>
     <t>Requer Voto de Congratulações aos profissionais de Enfermagem pela passagem do seu dia, em 12 de Maio.</t>
   </si>
   <si>
     <t>3693</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3693/requerimento_86-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3693/requerimento_86-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal e ao Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente informações sobre o poço artesiano no Bairro Santa Clara, neste Município.</t>
   </si>
   <si>
     <t>3694</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3694/requerimento_87-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3694/requerimento_87-2020.pdf</t>
   </si>
   <si>
     <t>Requer Voto de Congratulações aso Assistentes Sociais pela comemoração de seu dia, em 15 de Maio.</t>
   </si>
   <si>
     <t>3698</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3698/requerimento_88-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3698/requerimento_88-2020.pdf</t>
   </si>
   <si>
     <t>Requer Voto de Congratulações a todos os profissionais de Saúde da rede pública do Município que atuam na linha de frente contra a pandemia do Covid-19.</t>
   </si>
   <si>
     <t>3699</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3699/requerimento_89-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3699/requerimento_89-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações referentes à aplicação da Lei Federal nº 12.317/2010 que regulamenta a jornada laboral semanal de 30 (trinta) horas aos Servidores Assistentes Sociais do Município.</t>
   </si>
   <si>
     <t>3700</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3700/requerimento_90-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3700/requerimento_90-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal estudos de viabilidade para aumento do índice de Adicional de insalubridade para os profissionais da área da Saúde de nosso Município, em razão de suas atividades de altíssimo risco no enfrentamento a pandemia denominada de Coronavírus (covid-19) e, se possível, sua aplicação imediata.</t>
   </si>
   <si>
     <t>3701</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3701/requerimento_91-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3701/requerimento_91-2020.pdf</t>
   </si>
   <si>
     <t>Requer Voto de Congratulações a todos os professores da rede municipal e estadual de ensino do nosso Município.</t>
   </si>
   <si>
     <t>3702</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3702/requerimento_92-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3702/requerimento_92-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal, ao Secretário Municipal de Gestão Pública e ao Diretor do Departamento de Segurança Pública informações quanto à possibilidade de implantação de uma patrulha ou guarda ambiental no Município.</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3703/requerimento_93-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3703/requerimento_93-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal e ao Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente a construção de poço artesiano na localidade denominada Estrada Colônia Santa Leopoldina, Bairro Bonsucesso, em nosso Município.</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3704/requerimento_94-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3704/requerimento_94-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal e ao Senhor Secretário Municipal de Obras e Serviços Públicos e Meio Ambiente informações a existência de programação de melhorias para a estrada rural que liga Campina do Elias à cidade.</t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3705/requerimento_95-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3705/requerimento_95-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal e ao Departamento de Estradas e Rodagem (DER) informações sobre projetos de segurança na Avenida Dr. Ronie Cardoso esquina com a rua Rosana Cardoso Amato, próximo ao Educandário.</t>
   </si>
   <si>
     <t>3706</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3706/requerimento_96-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3706/requerimento_96-2020.pdf</t>
   </si>
   <si>
     <t>Requer a Sanepar informações sobre a falta de água na comunidade do Tronco,  neste Município.</t>
   </si>
   <si>
     <t>3707</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3707/requerimento_97-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3707/requerimento_97-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações sobre instalação de água na comunidade do Marmeleiro, interior do Município.</t>
   </si>
   <si>
     <t>3708</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3708/requerimento_98-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3708/requerimento_98-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações sobre a possibilidade de executar serviços no Jardim Alvorada I e II.</t>
   </si>
   <si>
     <t>3709</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3709/requerimento_99-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3709/requerimento_99-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações sobre a possibilidade de  disponibilizar internet gratuita aos cidadãos de Castro.</t>
   </si>
   <si>
     <t>3710</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3710/requerimento_100-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3710/requerimento_100-2020.pdf</t>
   </si>
   <si>
     <t>Requer informações quanto à possibilidade de desenvolvimento de projeto para confecção e distribuição de fraldas descartáveis aos idoso e portadores de necessidades especiais, no âmbito do Município, reiterando o Requerimento nº 322/2019.</t>
   </si>
   <si>
     <t>3714</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3714/requerimento_101-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3714/requerimento_101-2020.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado ao Prefeito Municipal, informações referentes ao Concurso Público realizado pelo Executivo Municipal conforme edital n° 01/2016.</t>
   </si>
   <si>
     <t>3715</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3715/requerimento_102-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3715/requerimento_102-2020.pdf</t>
   </si>
   <si>
     <t>Requer Voto de Congratulações à Panificadora Florida, pelos seus 38 anos de história.</t>
   </si>
   <si>
     <t>3716</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3716/requerimento_103-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3716/requerimento_103-2020.pdf</t>
   </si>
   <si>
     <t>Requer Voto de Sentido Pesar pelo falecimento do Senhor Omar Chaek.</t>
   </si>
   <si>
     <t>3717</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3717/requerimento_104-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3717/requerimento_104-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal e a Empresa Viação Iapó, informações sobre linha de ônibus no Distrito do Abapan.</t>
   </si>
   <si>
     <t>3719</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3719/requerimento_105-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3719/requerimento_105-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Gerente Regional da Companhia de Saneamento do Paraná, informações sobre o Programa Tarifa Social da Água.</t>
   </si>
   <si>
     <t>3720</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3720/requerimento_106-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3720/requerimento_106-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, informações quanto à possibilidade de desenvolver projetos para a construção de poços artesianos no interior do Município.</t>
   </si>
   <si>
     <t>3725</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3725/requerimento_107-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3725/requerimento_107-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, informações sobre a viabilidade de desenvolver projetos de Horta e Jardinagem nas escolas do município para o ano letivo de 2021.</t>
   </si>
   <si>
     <t>3726</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3726/requerimento_108-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3726/requerimento_108-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal e ao Secretário de Gestão Pública, informações referentes à concessão de recomposição salarial aos servidores da Prefeitura Municipal de Castro.</t>
   </si>
   <si>
     <t>3727</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3727/requerimento_109-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3727/requerimento_109-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal e ao Secretário de Gestão Pública, para que encaminhem cópias de prestação de contas referentes ao setor de Comunicação, desde o ano de 2016.</t>
   </si>
   <si>
     <t>3728</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3728/requerimento_110-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3728/requerimento_110-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal e ao Secretário de Obras, Serviços Públicos e Meio Ambiente, informações sobre a ligação de água na Comunidade dos Garibaldi, Colônia Maracanã, Distrito do Abapan.</t>
   </si>
   <si>
     <t>3735</t>
   </si>
   <si>
     <t>Requer ao Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente estudos sobre a viabilidade de realizar aperfeiçoamento na passagem de acesso entre o Bairro Cantagalo e o Jardim São Miguel.</t>
   </si>
   <si>
     <t>3737</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3737/requerimento_112-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3737/requerimento_112-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informações quanto à existência de projeto e ações interventivas que promovam a instalação de instituições de Ensino Superior neste Município.</t>
   </si>
   <si>
     <t>3741</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3741/requerimento_113-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3741/requerimento_113-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações referentes ao pagamento de valores para realização da 3ª festa do Peão de Boiadeiro de Castro.</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3742/requerimento_114-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3742/requerimento_114-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal  informações quanto à existência de projeto que preveja instalação de Faixa Elevada para travessia de pedestres, na Rua Miguel Aiçar de Sus, Jardim Colonial, nesta Cidade, reiterando Requerimento 336/2019.</t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3745/requerimento_115-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3745/requerimento_115-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal e ao Senhor Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente informações sobre programa tapa buracos no Jardim Samambaia.</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3746/requerimento_116-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3746/requerimento_116-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Empresa Viação Cidade de Castro informações sobre  como está sendo executada a limpeza dos transportes coletivos diariamente na cidade de Castro.</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3744/requerimento_117-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3744/requerimento_117-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações quanto à possibilidade de aquisição de termômetros de têmpora infravermelhos, que facilitam o diagnóstico de febre, um dos principais sintomas em pessoas infectadas pelo novo Coronavírus.</t>
   </si>
   <si>
     <t>3747</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3747/requerimento_118-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3747/requerimento_118-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal e ao Senhor Diretor de Segurança Pública informações sobre efetivo da Guarda Municipal no Distrito de Socavão.</t>
   </si>
   <si>
     <t>3753</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3753/requerimento_119-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3753/requerimento_119-2020.pdf</t>
   </si>
   <si>
     <t>Requer a Senhora Secretária Municipal de Saúde informações referentes a exames agendados em nossa cidade.</t>
   </si>
   <si>
     <t>3764</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3764/requerimento_120-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3764/requerimento_120-2020.pdf</t>
   </si>
   <si>
     <t>– Requer ao Senhor Prefeito Municipal informações quanto à manutenção do Bosque Romeu Rolim Carneiro.</t>
   </si>
   <si>
     <t>3765</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3765/requerimento_121-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3765/requerimento_121-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações quanto à viabilidade de pagamento de compensação financeira para os profissionais da Secretaria da Família e Desenvolvimento Social que estejam em atividades externas para o combate do Covid 19.</t>
   </si>
   <si>
     <t>3766</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3766/requerimento_122-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3766/requerimento_122-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações quanto à possibilidade de instalação de Ecopontos nos Distritos de Socavão e Abapan.</t>
   </si>
   <si>
     <t>3767</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3767/requerimento_123-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3767/requerimento_123-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal e à Senhora Secretária Municipal da Fazenda  informações  sobre a possibilidade  de modificação da base de cálculo do Imposto Sobre Serviço de Qualquer Natureza (ISSQN) quando da utilização do abatimento de materiais não comprovados no Município.</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3768/requerimento_124-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3768/requerimento_124-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações quanto à possibilidade de instalação de cesto coletor de resíduos em bocas de lobo, neste Município, reiterando Requerimento nº 344/2019.</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3769/requerimento_125-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3769/requerimento_125-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal e ao Senhor Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente  informações sobre  realização de obras de reparo em tubulação de esgoto localizado no final da rua Juvenal Ribas, em frente ao número 358, no Jardim Arapongas, em nosso Município.</t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3770/requerimento_126-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3770/requerimento_126-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal e ao Senhor Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente  informações sobre obras de reparos em bueiro ao lado do CMEI Ciranda do Saber, no Bairro Cantagalo II.</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3771/requerimento_127-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3771/requerimento_127-2020.pdf</t>
   </si>
   <si>
     <t>– Requer à Empresa Viação Cidade de Castro informações sobre as linhas do transporte público coletivo, como está sendo realizado o transporte neste período de isolamento.</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3772/requerimento_128-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3772/requerimento_128-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Diretor Geral e ao Senhor Diretor Técnico do DER informações quanto à possibilidade de implantação e renovação de placas de sinalização na Rodovia 090, que liga o Município de Castro ao Distrito de Abapan.</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3777/requerimento_129-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3777/requerimento_129-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações quanto às obras de construção do novo Canil Municipal.</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3778/requerimento_130-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3778/requerimento_130-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal e ao Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente informações sobre a viabilidade de instalação de um parquinho e uma academia ao ar livre no Bairro São Miguel.</t>
   </si>
   <si>
     <t>3779</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3779/requerimento_131-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3779/requerimento_131-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações referentes à rua que vai dar acesso ao novo terminal rodoviário pelo Bairro Jardim Dona Helena.</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3780/requerimento_132-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3780/requerimento_132-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações quanto à existência de projeto prevendo melhorias como academia ao ar livre, parquinho, iluminação, reforma nos bancos e lixeiras na Praça localizada no Bairro Jardim Dona Helena, nesta cidade.</t>
   </si>
   <si>
     <t>3781</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3781/requerimento_133-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3781/requerimento_133-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações quanto à fiscalização do artigo 26 do Decreto nº 288/2020 que se refere à obrigatoriedade do uso de Máscara em espaços públicos, neste Município.</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3782/requerimento_134-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3782/requerimento_134-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal e ao Senhor Secretário Municipal de Gestão Pública informações referentes a Equipamentos de Proteção Individual - EPI’s disponíveis para funcionários dos cemitérios.</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3783/requerimento_135-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3783/requerimento_135-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente  informações sobre manilhamento da rua Argemiro Oliveira Machado, nesta cidade.</t>
   </si>
   <si>
     <t>3784</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3784/requerimento_136-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3784/requerimento_136-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal e a Senhora Secretaria Municipal de Educação informações quanto às atividades nos Centros de Educação Infantil e Escolas Municipais de Castro.</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3785/requerimento_137-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3785/requerimento_137-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal e a Senhora Secretaria Municipal da Família e Desenvolvimento Social informações quanto às atividades desenvolvidas nos equipamentos sociais da referida Secretaria.</t>
   </si>
   <si>
     <t>3795</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3795/requerimento_138-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3795/requerimento_138-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações quanto à possibilidade de colocação de placas indicativas com nomes de ruas próximas ao Fórum Eleitoral e outras melhorias.</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3796/requerimento_139-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3796/requerimento_139-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal sua intercessão junto ao Governador do Estado do Paraná e ao Secretário de Estado da Segurança Pública referente à construção de uma nova Cadeia Pública, fora do perímetro urbano do Município.</t>
   </si>
   <si>
     <t>3797</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3797/requerimetno_140-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3797/requerimetno_140-2020.pdf</t>
   </si>
   <si>
     <t>Requer Voto de Pesar pelo falecimento da Sra. Glaci Ribas Lopes.</t>
   </si>
   <si>
     <t>3798</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3798/requerimento__141-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3798/requerimento__141-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal e ao Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente informações sobre programação para asfalto na Avenida Bento Munhoz da Rocha Neto.</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3799/requerimento_142-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3799/requerimento_142-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações sobre a viabilidade de disponibilizar atendimento psicológico às famílias vítimas da COVID-19 em nosso Município.</t>
   </si>
   <si>
     <t>3800</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3800/requerimento_143-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3800/requerimento_143-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal e a Senhora Secretária Municipal de Família e Desenvolvimento Social informações referentes à possibilidade de construção ou aquisição de sede do Conselho Tutelar.</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3801/requerimento__144-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3801/requerimento__144-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal e ao Senhor Secretário Municipal de Planejamento e Desenvolvimento Urbano informações sobre o início das obras de recapeamento asfáltico na Rua Treze de Maio, Bairro Von Bock.</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3802/requerimento__145-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3802/requerimento__145-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Diretor Geral do Instituto Ambiental do Paraná (IAP) informações quanto à possibilidade de liberação para voluntários limparem os Aguapés do Rio Iapó, nesta cidade.</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3803/requerimento__146-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3803/requerimento__146-2020.pdf</t>
   </si>
   <si>
     <t>Requer Voto de Congratulações a todos os profissionais de limpeza de nosso Município, incluindo varredores de vias, coletores terceirizados, catadores de recicláveis e afins.</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
     <t>Rafael Rabbers, Maria de Fátima Barth Antão Castro, Maurício Kusdra</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3804/requerimento__147-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3804/requerimento__147-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações referente ao uso de Equipamentos de Proteção individual (EPI) nas obras realizadas por empresas contratadas pela Administração.</t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3805/requerimento__148-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3805/requerimento__148-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações referente a participação de Vereadores no Comitê de Crise para Supervisão e Monitoramento dos Impactos da Covid-19, neste Município.</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3806/requerimento__149-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3806/requerimento__149-2020.pdf</t>
   </si>
   <si>
     <t>Requer informações referentes à fiscalização do transporte coletivo no interior do Município, Lei Estadual nº 20.189/2020.</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3807/requerimento__150-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3807/requerimento__150-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações referente a falta de drenagem escoamento de águas pluviais no Jardim Dona Helena.</t>
   </si>
   <si>
     <t>3808</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3808/requerimento__151-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3808/requerimento__151-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações referente ao aviso prévio aos moradores de ruas que serão interditadas para realização de obras.</t>
   </si>
   <si>
     <t>3809</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3809/requerimento__152-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3809/requerimento__152-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações sobre asfalto na rua Cristiano Kugler, Jardim São Francisco, esta cidade.</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3810/requerimento__153-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3810/requerimento__153-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações sobre a possibilidade de que a Zona Verde não seja cobrada nesta cidade, durante o período de Pandemia.</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3811/requerimento_154-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3811/requerimento_154-2020.pdf</t>
   </si>
   <si>
     <t>Requer a Senhora Secretaria Municipal de Família e Desenvolvimento Social referentes ao veículos de responsabilidade da Secretaria Municipal de Família e Desenvolvimento Social.</t>
   </si>
   <si>
     <t>3812</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3812/requerimento_156-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3812/requerimento_156-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal e a Senhora Secretaria Municipal de Família e Desenvolvimento Social informações quanto aos conselhos Municipais de Assistência Social e de Habitação.</t>
   </si>
   <si>
     <t>3823</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3823/requerimento_156-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3823/requerimento_156-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações sobre a possibilidade de colocação de lombada na Rua São Tomé, em frente ao número 357, Vila Santa Cruz.</t>
   </si>
   <si>
     <t>3824</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3824/requerimento_157-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3824/requerimento_157-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal e ao Senhor Secretário Municipal de Planejamento e Desenvolvimento Urbano informações sobre a possibilidade do Executivo Municipal interceder junto à empresa de telefonia móvel Tim para melhorias no sinal para a comunidade de Guararema, interior do Município.</t>
   </si>
   <si>
     <t>3825</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3825/requerimento_158-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3825/requerimento_158-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente e ao Diretor do Departamento de Meio Ambiente informações quanto a medidas administrativas adotadas referentes á funcionários do referido Departamento.</t>
   </si>
   <si>
     <t>3826</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3826/requerimento_159-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3826/requerimento_159-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal e ao Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente informações sobre programação de melhorias para a rua Luiz Pickler, Morada do Sol, nesta cidade.</t>
   </si>
   <si>
     <t>3827</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3827/requerimento_160-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3827/requerimento_160-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações referentes à possibilidade de adesão do Município ao Sistema Unificado de Atenção à Sanidade Agroindustrial Familiar e de Pequeno Porte no Estado do Paraná (Susaf-Pr).</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3828/requerimento_161-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3828/requerimento_161-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Rumo Logística informações referentes à utilização de faixa de domínio das ferrovias.</t>
   </si>
   <si>
     <t>3829</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3829/requerimento_162-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3829/requerimento_162-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações sobre a viabilidade de construção de quadra poliesportiva no Parque Lacustre.</t>
   </si>
   <si>
     <t>3830</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3830/requerimento_163-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3830/requerimento_163-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações referentes à contratação de locação de tendas pirâmides para uso no combate à Covid-19.</t>
   </si>
   <si>
     <t>3831</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3831/requerimento_164-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3831/requerimento_164-2020.pdf</t>
   </si>
   <si>
     <t>Requer Voto de Congratulações a todos os profissionais Caminhoneiros e motoristas.</t>
   </si>
   <si>
     <t>3832</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3832/requerimento_165-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3832/requerimento_165-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente informações quanto à programação de ruas que irão receber asfaltamento até o final do ano.</t>
   </si>
   <si>
     <t>3833</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3833/requerimento_166-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3833/requerimento_166-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente informações sobre o asfaltamento das ruas Dr. Javert Madureira e Cruz Machado.</t>
   </si>
   <si>
     <t>3834</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3834/requerimento_167-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3834/requerimento_167-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Viação Santana Iapó informações sobre a linha de ônibus do Distrito Socavão á Castro.</t>
   </si>
   <si>
     <t>3835</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3835/requerimento_168-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3835/requerimento_168-2020.pdf</t>
   </si>
   <si>
     <t>Requer a Copel e Sanepar  informações referentes à locais de pagamento de faturas de luz e de água no Distrito de Socavão.</t>
   </si>
   <si>
     <t>3841</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3841/requerimento_169-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3841/requerimento_169-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações sobre as melhorias na obra de asfalto que está sendo realizada no trecho compreendido entre a vila do Socavão e a cidade de Castro.</t>
   </si>
   <si>
     <t>3842</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3842/requerimento_170-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3842/requerimento_170-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações quanto á coleta de lixo no Bairro jardim São Francisco.</t>
   </si>
   <si>
     <t>3845</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3845/requerimento_171-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3845/requerimento_171-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações quanto ao prédio de nº 373, localizado na Rua Dr. Jorge Xavier da Silva, ao lado do Banco do Brasil, que se encontra abandonado.</t>
   </si>
   <si>
     <t>3846</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3846/requerimento_172-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3846/requerimento_172-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal e a Secretaria Municipal de Saúde informações referentes a testagem rápida e monitoramento estatístico entre as ações de enfrentamento a Covid-19, neste Município.</t>
   </si>
   <si>
     <t>3847</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3847/requerimento_173-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3847/requerimento_173-2020.pdf</t>
   </si>
   <si>
     <t>Requer  ao Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente solicitando informações quanto ao asfaltamento da Rua Zigmundo Kremer, Jardim Santa Paula, nesta Cidade</t>
   </si>
   <si>
     <t>3848</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>Sirlei, Paulo Cesar de Farias</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3848/requerimento_174-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3848/requerimento_174-2020.pdf</t>
   </si>
   <si>
     <t>Requer Voto de Pesar pelo falecimento do senhor João Maria Diniz.</t>
   </si>
   <si>
     <t>3849</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3849/requerimento_175-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3849/requerimento_175-2020.pdf</t>
   </si>
   <si>
     <t>Requer Voto de Congratulações ao Frigorífico Irmãos Nuzda, pelos seus 25 anos de história.</t>
   </si>
   <si>
     <t>3859</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3859/requerimento_176-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3859/requerimento_176-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal e ao Senhor Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente informações referentes à possibilidade de realizar a obra de calçamento da rua Jerônimo Sviercoski, no Distrito de Abapan.</t>
   </si>
   <si>
     <t>3860</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3860/requerimento_177-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3860/requerimento_177-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal e ao Senhor Secretário Municipal de Planejamento e Desenvolvimento Urbano informações quanto à possibilidade de incluir obras de recapeamento asfáltico na Rua Otávio Bannach, Bairro Jardim das Nações.</t>
   </si>
   <si>
     <t>3861</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3861/requerimento_178-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3861/requerimento_178-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações sobre a viabilidade de que a Prefeitura interceda junto à Caixa Econômica Federal para a Regularização de imóveis financiados,  afim de que famílias de baixa renda consigam se encaixar na   lei que isenta o IPTU de uma parcela da população de Castro.</t>
   </si>
   <si>
     <t>3862</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3862/requerimento_179-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3862/requerimento_179-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações sobre a viabilidade de desenvolver espaços com brinquedos adaptados para crianças com necessidades especiais no Parque Lacustre e praças do Município.</t>
   </si>
   <si>
     <t>3863</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>RETIRADO PELO AUTOR.</t>
   </si>
   <si>
     <t>3864</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3864/requerimento_181-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3864/requerimento_181-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações referentes ao funcionamento do Castramóvel.</t>
   </si>
   <si>
     <t>3865</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3865/requerimento_182-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3865/requerimento_182-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações sobre a paralisação da obra de asfaltamento entre a Vila do Socavão e a cidade de Castro.</t>
   </si>
   <si>
     <t>3866</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3866/requerimento_183-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3866/requerimento_183-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações referentes à nomeação de membros de Conselhos Municipais.</t>
   </si>
   <si>
     <t>3872</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3872/requerimento_184-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3872/requerimento_184-2020.pdf</t>
   </si>
   <si>
     <t>Requer Abono de Falta da Sessão Ordinária de 10/08/2020 ( art. 94; § 1º ; I)</t>
   </si>
   <si>
     <t>3873</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3873/requerimento_185-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3873/requerimento_185-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal, ao Senhor Secretário Municipal de Planejamento e Desenvolvimento Urbano e à Secretária Municipal de Fazenda  estudos para elaboração de projeto de lei a fim implantar o Programa de Recuperação de Crédito fiscal Municipal - REFIS 2020.</t>
   </si>
   <si>
     <t>3874</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3874/requerimento_186-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3874/requerimento_186-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal e a Senhora Secretaria Municipal de Saúde solicitando informações sobre o procedimento para realização dos  testes rápidos do Covid-19 em pacientes que chegam para ser atendidos na UPA (Unidade Pronto Atendimento) , nesta cidade.</t>
   </si>
   <si>
     <t>3875</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3875/requerimento_187-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3875/requerimento_187-2020.pdf</t>
   </si>
   <si>
     <t>– Requer ao Senhor Prefeito Municipal e ao Senhor Secretário Municipal de Obras,  Serviços Públicos e Meio Ambiente, solicitando informações quanto a programação de instalação de Poço Artesiano na localidade vizinha ao Posto Podolan, localizado na PR 151, próximo à entrada da Fazenda 100 arvores, neste município.</t>
   </si>
   <si>
     <t>3876</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3876/requeirmento_188-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3876/requeirmento_188-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal, ao Senhor Secretário Municipal de Planejamento e Desenvolvimento Urbano,  ao Diretor do Departamento de Segurança Pública e à Comissão de Lombada informações referentes à possibilidade de instalação de redutor de velocidade na Rua Dr. Ricardo Nardi Cardoso, neste Município.</t>
   </si>
   <si>
     <t>3877</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3877/requerimento_189-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3877/requerimento_189-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal providências em determinado trecho de estreitamento da Rua Dr. Javert Madureira, Vila Rio Branco, nesta cidade.</t>
   </si>
   <si>
     <t>3878</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3878/requerimento_190-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3878/requerimento_190-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações sobre asfaltamento da rua Heráclio Mendes de Camargo, Vila Rosário, nesta cidade.</t>
   </si>
   <si>
     <t>3879</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3879/requerimento_191-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3879/requerimento_191-2020.pdf</t>
   </si>
   <si>
     <t>– Requer ao Senhor Prefeito Municipal informações sobre a possibilidade de incluir o Bairro do Tronco e Itaponhacanga na coleta seletiva de lixo.</t>
   </si>
   <si>
     <t>3880</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3880/requerimento_192-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3880/requerimento_192-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal estudos sobre a flexibilização de mudança do Sistema Viário do Município.</t>
   </si>
   <si>
     <t>3881</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3881/requerimento_193-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3881/requerimento_193-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações referente à reivindicações dos servidores da Guarda Patrimonial do Município.</t>
   </si>
   <si>
     <t>3882</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3882/requerimento_194-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3882/requerimento_194-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal e ao Senhor Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente a reabertura de bueiro localizado na rua Octávio Paes de Almeida, em frente ao número 265, Vila Rio Branco, próximo à Escola Municipal Professora Dalila Ayres, em nosso Município.</t>
   </si>
   <si>
     <t>3891</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3891/requerimento_195-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3891/requerimento_195-2020.pdf</t>
   </si>
   <si>
     <t>Requer a Copel informações sobre a possibilidade de medidas que visem ampliar horário de atendimento ao público na Agência da Copel do Município de Castro.</t>
   </si>
   <si>
     <t>3892</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3892/requerimento_196-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3892/requerimento_196-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações sobre a viabilidade de que em determinados dias da semana seja disponibilizado um (a) psicólogo(a) para  jovens que frequentam a Biblioteca Municipal.</t>
   </si>
   <si>
     <t>3893</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3893/requerimento_197-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3893/requerimento_197-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações referentes aos atendimentos realizados na Unidade de Pronto Atendimento (UPA) durante o período de pandemia de Covid-19.</t>
   </si>
   <si>
     <t>3894</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3894/requerimento_198-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3894/requerimento_198-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal e à Viação Cidade de Castro informações referentes ao retorno de todas as linhas e em todos os horários do transporte coletivo urbano como era antes da pandemia de Covid-19.</t>
   </si>
   <si>
     <t>3895</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3895/requerimento_199-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3895/requerimento_199-2020.pdf</t>
   </si>
   <si>
     <t>Requer Voto de Congratulações a Equipe de monitoramento e acompanhamento da Secretaria Municipal de Saúde no combate à pandemia do Covid-19, nesta cidade.</t>
   </si>
   <si>
     <t>3896</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3896/requerimento_200-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3896/requerimento_200-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal e a Secretária Municipal da Família e Desenvolvimento Social informações sobre a possibilidade de acolhimento para pernoite, nesses dias de frio intenso, de moradores de rua desta cidade.</t>
   </si>
   <si>
     <t>3897</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3897/requerimento_201-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3897/requerimento_201-2020.pdf</t>
   </si>
   <si>
     <t>Requer a Senhora Presidente do Conselho Tutelar informações quanto a atendimentos em relação à violência contra a criança e ao adolescente realizados pelo Conselho Tutelar, nesta cidade.</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3898/requerimento_202-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3898/requerimento_202-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal e a Senhora Secretária Municipal de Saúde informações quanto a programas e projetos de orientação sobre métodos contraceptivos, prevenção à DST’s e gravidez na adolescência.</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3905/requerimento_n203-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3905/requerimento_n203-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal  informações sobre as multas aplicadas em pessoas físicas e estabelecimentos comerciais referente ao não cumprimento do Decreto Municipal sobre a pandemia do novo Coronavírus.</t>
   </si>
   <si>
     <t>3906</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3906/requerimento_n204-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3906/requerimento_n204-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal e ao Diretor Municipal de Segurança Pública informações referentes á sinalização horizontal no Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>3907</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3907/requerimento_n_205-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3907/requerimento_n_205-2020.pdf</t>
   </si>
   <si>
     <t>– Requer ao Senhor Prefeito Municipal, ao Secretário Municipal de Planejamento e Desenvolvimento Urbano e à Sanepar informações referentes à implantação de rede de esgoto no Bairro Jardim Santa Paula, nesta cidade.</t>
   </si>
   <si>
     <t>3908</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3908/requerimento_n206-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3908/requerimento_n206-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações sobre a viabilidade de implantação do Programa Guarda Mirim no Distrito de Socavão.</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3909/requerimento_n_207-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3909/requerimento_n_207-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal e á Secretária Municipal de Família e Desenvolvimento Social informações quanto a construção de casas populares para famílias de baixa renda no Município de Castro.</t>
   </si>
   <si>
     <t>3910</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3910/requerimento_n_208-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3910/requerimento_n_208-2020.pdf</t>
   </si>
   <si>
     <t>– Requer ao Senhor Prefeito Municipal informações sobre a viabilidade de criar projetos de Arte para idosos/terceira idade.</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3911/requerimento__n209-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3911/requerimento__n209-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Secretário de Estado da Educação informações quanto a recursos para disponibilização de equipamentos eletrônicos para alunos e professores da rede estadual de ensino.</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3912/requerimento_210-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3912/requerimento_210-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Secretário Municipal de obras, Serviços Públicos e Meio Ambiente informações sobre o asfaltamento na rua Carlos Roberto Natal Barroso, nesta cidade.</t>
   </si>
   <si>
     <t>3920</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3920/requerimento_211-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3920/requerimento_211-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal  informações quanto à existência de projeto prevendo a instalação  de câmeras de monitoramento em pontos estratégicos como  as ruas Dr. Jorge Xavier da Silva, no Centro, e Javert Madureira, Vila Rio Branco, bem como  nas Rotatórias e nos Distritos deste Município.</t>
   </si>
   <si>
     <t>3921</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3921/requerimento_212-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3921/requerimento_212-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente informações referentes à providências quanto aos bloquetes soltos e asfaltamento na Rua do Rosário, nesta Cidade.</t>
   </si>
   <si>
     <t>3922</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3922/requerimento_213-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3922/requerimento_213-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal e ao Senhor Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente cópia do Contrato de Programa nº 157/2016.</t>
   </si>
   <si>
     <t>3923</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3923/requerimento_214-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3923/requerimento_214-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações referentes à testagem municipal realizada pela Empresa Health.</t>
   </si>
   <si>
     <t>3924</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3924/requerimento_215-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3924/requerimento_215-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal,  ao Secretário Municipal de Desenvolvimento Urbano e ao Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente informações sobre a possibilidade de estudos para projeto de construção de terminal rodoviário em Castro.</t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3925/requerimento_216-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3925/requerimento_216-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal,  ao Secretário Municipal de Desenvolvimento Urbano e ao Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente informações referentes à pavimentação que está sendo realizada em ruas já pavimentadas no centro da cidade.</t>
   </si>
   <si>
     <t>3926</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3926/requerimento_217-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3926/requerimento_217-2020.pdf</t>
   </si>
   <si>
     <t>Requer Voto de Congratulações à Corporação de Bombeiros de nossa cidade.</t>
   </si>
   <si>
     <t>3927</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3927/requerimento_218-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3927/requerimento_218-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal, solicitando informações quanto à possibilidade de implantação de redutor de velocidade em dois pontos da Rua Romário Martins, no cruzamento com a Rua Maestro Bento Mossurunga e outro próximo ao Supermercado Priotto, Centro, nesta Cidade.</t>
   </si>
   <si>
     <t>3928</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3928/requerimento_219-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3928/requerimento_219-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações referentes à utilização de recursos destinados ao Conselho Tutelar e à possibilidade de alteração da remuneração das conselheiras.</t>
   </si>
   <si>
     <t>3929</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>RETIRADO PELO AUTOR</t>
   </si>
   <si>
     <t>3941</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3941/requerimento_221-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3941/requerimento_221-2020.pdf</t>
   </si>
   <si>
     <t>Requer abono de falta da sessão ordinária de 14 de setembro de 2020.</t>
   </si>
   <si>
     <t>3942</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3942/requerimento_222-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3942/requerimento_222-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Gerente Regional da Sanepar informações sobre o prolongamento da rede de abastecimento de água na Rua Darley José Borges, nesta cidade.</t>
   </si>
   <si>
     <t>3943</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3943/requerimento_223-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3943/requerimento_223-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações quanto à existência de projeto com previsão para a construção de um Espaço Cultural em Praça do Centro, nesta Cidade, reiterando Requerimento 45/2020.</t>
   </si>
   <si>
     <t>3944</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3944/requerimento_224-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3944/requerimento_224-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações quanto ás publicidades institucionais do Município em período eleitoral.</t>
   </si>
   <si>
     <t>3945</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3945/requerimento_225-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3945/requerimento_225-2020.pdf</t>
   </si>
   <si>
     <t>Requer Voto de Pesar pelo falecimento do Senhor  Manoel José Gomes Carneiro.</t>
   </si>
   <si>
     <t>3946</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3946/requerimento_226-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3946/requerimento_226-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente solicitando informações se há projeto para providências quanto aos bloquetes soltos e asfaltamento na Rua Maestro Benedito Pereira, nesta Cidade.</t>
   </si>
   <si>
     <t>3947</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3947/requerimento_227-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3947/requerimento_227-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações sobre asfalto nas  ruas  Félix Tadeu Meyer e Travessa Acelino Correia Bueno,   Jardim São Francisco, nesta cidade.</t>
   </si>
   <si>
     <t>3964</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3964/requerimento_228-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3964/requerimento_228-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações quanto à viabilidade de implantação de nova linha de ônibus aos domingos, com disponibilidade de horário matutino e vespertino, no trajeto Castro para o Distrito de Socavão.</t>
   </si>
   <si>
     <t>3948</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3948/requerimento_229-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3948/requerimento_229-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações sobre a viabilidade de desenvolver projetos de turismo esportivo nesta cidade.</t>
   </si>
   <si>
     <t>3949</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3949/requerimento_230-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3949/requerimento_230-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal  informações sobre a viabilidade de reforma da pista de Atletismo.</t>
   </si>
   <si>
     <t>3950</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3950/requerimento_231-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3950/requerimento_231-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações referentes ao funcionamento do Castramóvel, reiterando o Requerimento nº 181/2020 e solicita cópia do Plano Integrado de Enfrentamento às Zoonoses, Assistência e Controle Populacional de Animais Domésticos.</t>
   </si>
   <si>
     <t>3951</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3951/requerimento_232-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3951/requerimento_232-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Empresa OZZ-Saúde e à Senhora Secretária Municipal de Saúde informações quanto à rescisão de contrato de funcionários do SAMU pela empresa OZZ- Saúde.</t>
   </si>
   <si>
     <t>3958</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3958/requerimento_233-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3958/requerimento_233-2020.pdf</t>
   </si>
   <si>
     <t>Requer Voto de Congratulações à Secretária Municipal de Educação, diretores, professores, toda equipe pedagógica, pais e alunos pela conquista da melhor nota IDEB dos Campos Gerais.</t>
   </si>
   <si>
     <t>3959</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3959/requerimento_234-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3959/requerimento_234-2020.pdf</t>
   </si>
   <si>
     <t>Requer Voto de Pesar pelo falecimento do Senhor Nilson José Inglês Sauer.</t>
   </si>
   <si>
     <t>3960</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3960/requerimento_235-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3960/requerimento_235-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Companhia Paranaense de Energia Elétrica (COPEL) informações referente à retirada de poste de energia localizado na rua Oscar Marfut, em frente ao nº 827, Vila do Rosário, nesta cidade.</t>
   </si>
   <si>
     <t>3961</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3961/requerimento_236-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3961/requerimento_236-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações referentes aos aditivos dos Contratos 108 e 109/2020 e da Ata de Registro de Preços 130/2020.</t>
   </si>
   <si>
     <t>3962</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3962/requerimento_237-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3962/requerimento_237-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal estudos e sugere alterações á Lei Complementar nº 53/2016 – Código Tributário Municipal, reiterando Requerimento nº 50/2020.</t>
   </si>
   <si>
     <t>3963</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações referentes à Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>3970</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3970/requerimento_n_239-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3970/requerimento_n_239-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal e ao Senhor Secretário Municipal de Planejamento e Desenvolvimento Urbano informações quanto à possibilidade de incluir no cronograma de obras de recapeamento asfáltico já em andamento a rua Plinio King, via lateral do Parque Lacustre.</t>
   </si>
   <si>
     <t>3971</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3971/requerimento_n_240-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3971/requerimento_n_240-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações sobre a viabilidade de abertura de Processo Licitatório para construção e operação de serviços em Quiosques no Parque Lacustre.</t>
   </si>
   <si>
     <t>3972</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3972/requerimento_241-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3972/requerimento_241-2020.pdf</t>
   </si>
   <si>
     <t>3973</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3973/requerimento_n_242-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3973/requerimento_n_242-2020.pdf</t>
   </si>
   <si>
     <t>Requer a Superintendência de Meio Ambiente informações referentes a possibilidade de distribuir sacos para a população separar os materiais recicláveis, buscando incentivar a reciclagem.</t>
   </si>
   <si>
     <t>3974</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3974/requerimento_n_243-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3974/requerimento_n_243-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações sobre a viabilidade da retomada dos campeonatos de futebol de salão, respeitando e seguindo protocolo com as normas de segurança.</t>
   </si>
   <si>
     <t>3975</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3975/requerimento_n_244-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3975/requerimento_n_244-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal sua intercessão junto ao Departamento de Estradas de Rodagens do Paraná (DER - PR) sugerindo a implantação de rotatória na Avenida Dr. Ronie Cardoso (PR-340) no acesso ao Jardim das Araucárias, próximo ao Auto Posto Verenka, neste Município.</t>
   </si>
   <si>
     <t>3976</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3976/requerimento_n__245-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3976/requerimento_n__245-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações quanto a projetos de pavimentação asfáltica na Rua Tenente Sergio Luiz de Mello, no Bairro Jardim das Araucárias III, nesta cidade.</t>
   </si>
   <si>
     <t>3977</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3977/requerimento_n_246-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3977/requerimento_n_246-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal e ao Senhor Secretário Municipal de Planejamento e Desenvolvimento Urbano informações referentes à projeto de ciclovia no Trecho Castro a Castrolanda.</t>
   </si>
   <si>
     <t>3979</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3979/requerimento_247-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3979/requerimento_247-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações referentes a estudos para a criação de um projeto de lei de regulamentação de funcionamento de Food Trucks em Castro.</t>
   </si>
   <si>
     <t>3980</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3980/requerimento_248-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3980/requerimento_248-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações sobre a viabilidade de retomada das provas de Montain Bike, nesta cidade.</t>
   </si>
   <si>
     <t>3981</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3981/requerimento_249-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3981/requerimento_249-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações referentes à conclusão das obras de pavimentação e recapagem e à sinalização horizontal das vias.</t>
   </si>
   <si>
     <t>3982</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3982/requerimento_250-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3982/requerimento_250-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente informações sobre providências e asfaltamento na Avenida Vicente Fiorillo até a Rua Anario Aquiles na Vila Operária, nesta cidade.</t>
   </si>
   <si>
     <t>3983</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3983/requerimento_251-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3983/requerimento_251-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Diretor da Rodonorte informações quanto a possibilidade de providências na estrada e saída da localidade Santa Leopoldina na Pr 151, nesta cidade.</t>
   </si>
   <si>
     <t>3984</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3984/requerimento_252-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3984/requerimento_252-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente informações sobre a falta do asfaltamento na Rua Travessa Amador Felipe Diniz, nesta cidade.</t>
   </si>
   <si>
     <t>3985</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3985/requerimento_253-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3985/requerimento_253-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações sobre a entrega do Leite das Crianças, no Bairro Jardim Bela Vista, nesta cidade.</t>
   </si>
   <si>
     <t>3987</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3987/requerimento_254-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3987/requerimento_254-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal, a Secretaria Municipal de Obras, Serviços Públicos e Meio Ambiente e a Secretaria da Família e Desenvolvimento Social, a instalação de água e luz para a comunidade residente na Rua Dácio Leonel de Quadros e adjacências, próximo ao Parque das Águas, neste Município.</t>
   </si>
   <si>
     <t>3990</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3990/requerimento_255-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3990/requerimento_255-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal e ao Secretário Municipal do Interior informações referentes à Secretaria Municipal de Interior.</t>
   </si>
   <si>
     <t>3991</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3991/requerimento_256-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3991/requerimento_256-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal e ao Secretário Municipal de Planejamento e Desenvolvimento Urbano, informações quanto à possibilidade de incluir nas obras de recapeamento asfáltico a Rua Carlos Edson Martins de Oliveira, Bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>3993</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3993/requerimento_257-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3993/requerimento_257-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações referentes à possibilidade de revitalização da pista de Skate localizada no Parque Lacustre.</t>
   </si>
   <si>
     <t>3994</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3994/requerimento_258-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3994/requerimento_258-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal, a Secretaria de Saúde e ao Departamento de Vigilância Sanitária informações referentes à possibilidade de elaboração de um protocolo de segurança para a retomada de eventos no Município.</t>
   </si>
   <si>
     <t>3999</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3999/requerimento_259-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3999/requerimento_259-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações quanto à existência de projetos de recapeamento asfáltico e saneamento básico, na Vila Rosário, nesta cidade.</t>
   </si>
   <si>
     <t>4081</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4081/requerimento_260-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4081/requerimento_260-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria Municipal de Educação informações quanto a possibilidade de aumentar as vagas de CMEIS, nessa cidade.</t>
   </si>
   <si>
     <t>4082</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4082/requerimento_261-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4082/requerimento_261-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal e ao Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente informações sobre obras de manilhamento na Rua Cícero Moraes Collect, Bairro Padre Piva, nesta cidade.</t>
   </si>
   <si>
     <t>4083</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4083/requerimento_262-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4083/requerimento_262-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal, à Secretária Municipal de Saúde e ao Secretário Municipal de Esportes informações sobre a viabilidade de elaborar um projeto com base em cartilha de saúde.</t>
   </si>
   <si>
     <t>4084</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4084/requerimento_263-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4084/requerimento_263-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal e ao Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente informações sobre a possibilidade de melhorias no Prédio da Lanchonete da Prainha, nesta Cidade.</t>
   </si>
   <si>
     <t>4085</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4085/requerimento_264-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4085/requerimento_264-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente informações sobre a falta de meio fio na Rua Cícero Moraes Collect, em frente ao n°261, nesta Cidade.</t>
   </si>
   <si>
     <t>4093</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4093/requerimento_265-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4093/requerimento_265-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações sobre a viabilidade de se destinar espaço adequado para prática de Aeromodelismo.</t>
   </si>
   <si>
     <t>4094</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4094/requerimento_266-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4094/requerimento_266-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações referentes ao Posto de Saúde de Agostinhos.</t>
   </si>
   <si>
     <t>4378</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4378/requerimento_267-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4378/requerimento_267-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Departamento de Relações Institucionais da Empresa de Telecomunicações OI informações referentes à possibilidade de retirada da fiação de telefonia em desuso instaladas nos postes deste Município.</t>
   </si>
   <si>
     <t>4379</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4379/requerimento_268-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4379/requerimento_268-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações referentes à viabilidade de criação de um Centro de Recuperação para Dependentes Químicos (álcool e drogas) neste Município.</t>
   </si>
   <si>
     <t>4424</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4424/requerimento_269-2014.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4424/requerimento_269-2014.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal e ao Secretário Municipal de Gestão Pública informações sobre a concessão de avanços e promoções aos servidores municipais.</t>
   </si>
   <si>
     <t>4427</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4427/requerimento_270-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4427/requerimento_270-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações sobre a viabilidade de adesão a campanha "Sinal Vermelho contra a violência doméstica" nesta cidade.</t>
   </si>
   <si>
     <t>4428</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4428/requerimento_271-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4428/requerimento_271-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Secretário Municipal de Planejamento e Desenvolvimento Urbano informações sobre asfaltamento nas ruas do Distrito do Tronco, neste Município.</t>
   </si>
   <si>
     <t>4429</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4429/requerimento_272-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4429/requerimento_272-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Secretário Municipal de Planejamento e Desenvolvimento Urbano informações sobre asfaltamento nas ruas do Cercado, neste Município.</t>
   </si>
   <si>
     <t>4495</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4495/requerimento_273-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4495/requerimento_273-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações referentes à execução da obra de pavimentação da Estrada do Socavão.</t>
   </si>
   <si>
     <t>4529</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4529/requerimento_274-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4529/requerimento_274-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações quanto à viabilidade de se municipalizar e oferecer transporte público gratuito ou com tarifa reduzida, neste Município, reiterando o Requerimento 78/2020.</t>
   </si>
   <si>
     <t>4530</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4530/requerimento_275-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4530/requerimento_275-2020.pdf</t>
   </si>
   <si>
     <t>Requer Voto de Congratulações ao Conselho Tutelar de Castro pela passagem do Dia Nacional dos Conselhos Tutelares em 18 de Novembro.</t>
   </si>
   <si>
     <t>4562</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4562/requerimento_276-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4562/requerimento_276-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações quanto à possibilidade de aquisição de terreno para implantação de novos cemitérios, neste Município, reiterando o requerimento 83/2020.</t>
   </si>
   <si>
     <t>4637</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4637/requerimento_277-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4637/requerimento_277-2020.pdf</t>
   </si>
   <si>
     <t>Requer abono de falta da Sessão Ordinária do dia 23 de Novembro de 2020.</t>
   </si>
   <si>
     <t>4668</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4668/requerimento_278-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4668/requerimento_278-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal e ao Diretor Municipal de Segurança Pública estudos para implantação da Zona Verde Digital, nesta Cidade.</t>
   </si>
   <si>
     <t>4730</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4730/requerimento_279-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4730/requerimento_279-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações quanto à existência de projeto que preveja instalação de faixa elevada para travessia de pedestres, na Rua Miguel Aiçar de Sus, Jardim Colonial, nesta Cidade, reiterando o Requerimento 114/2020.</t>
   </si>
   <si>
     <t>4731</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4731/requerimento_280-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4731/requerimento_280-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informações quanto à existência de projeto e ações interventivas, que promovam a instalação de Instituições de Ensino Superior neste Município, reiterando o Requerimento 112/2020.</t>
   </si>
   <si>
     <t>4732</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4732/requerimento_281-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4732/requerimento_281-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informações quanto à possibilidade de desenvolvimento de "Projeto para confecção e distribuição de fraldas descartáveis aos idosos e portadores de necessidades especiais", no âmbito do Município, reiterando o Requerimento 100/2020.</t>
   </si>
   <si>
     <t>4771</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4771/requerimento_282-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4771/requerimento_282-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informações sobre a existência de projetos voltados aos jovens que terminaram o ensino médio, mas não ingressaram na faculdade.</t>
   </si>
   <si>
     <t>4773</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4773/requerimento_283-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4773/requerimento_283-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações referentes à parceria entre a Prefeitura Municipal de Castro e a Associação dos Catadores de Materiais Recicláveis de Castro.</t>
   </si>
   <si>
     <t>4774</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4774/requerimento_284-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4774/requerimento_284-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente informações sobre os dejetos e esgoto em geral que é solto no Parque Lacustre, nesta Cidade.</t>
   </si>
   <si>
     <t>4775</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4775/requerimento_285-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4775/requerimento_285-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Secretário Municipal de Obras, Serviços Públicos e Meio Ambiente informações sobre a finalização da troca dos bloquetes por asfaltamento no final da Rua do Rosário, nesta Cidade.</t>
   </si>
   <si>
     <t>4780</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4780/requerimento_286-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4780/requerimento_286-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Superintendente do DER (Departamento de Estradas e Rodagem) do Estado do Paraná informações quanto a possibilidade de escoamento de águas pluviais na PR 340 (Rodovia Guataçara Borba Carneiro, trecho Castro - Tibagi), nesta cidade.</t>
   </si>
   <si>
     <t>4783</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4783/requerimento_287-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4783/requerimento_287-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações quanto à proposições aprovadas em plenário e encaminhadas ao Executivo Municipal e que não foram respondidas até a presente data.</t>
   </si>
   <si>
     <t>4784</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4784/requerimento_288-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4784/requerimento_288-2020.pdf</t>
   </si>
   <si>
     <t>Requer Voto de Pesar pelo falecimento do Pastor Romeu Ribas.</t>
   </si>
   <si>
     <t>4788</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4788/requerimento_289-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4788/requerimento_289-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações sobre asfalto na rua Gustavo Arnoldo Augustat, no Bairro Poço Grande, nesta cidade.</t>
   </si>
   <si>
     <t>4789</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4789/requerimento_290-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4789/requerimento_290-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Gerente Regional da Companhia de Saneamento do Paraná (Sanepar), informações referentes à falta de água e a construção de poço artesiano na localidade do tronco.</t>
   </si>
   <si>
     <t>4790</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4790/requerimento_291-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4790/requerimento_291-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informações quanto à possibilidade de estudos para instituir o Programa Municipal de Industrias Caseiras, bem como a viabilidade de conceder a isenção das taxas de funcionamento e do ISS.</t>
   </si>
   <si>
     <t>4794</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4794/requerimento_292-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4794/requerimento_292-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações acerca do Conselho Municipal de Políticas Públicas de Segurança de Castro.</t>
   </si>
   <si>
     <t>4795</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4795/requerimento_293-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4795/requerimento_293-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações junto a Secretaria Municipal de Gestão Pública.</t>
   </si>
   <si>
     <t>4796</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4796/requerimento_294-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4796/requerimento_294-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações junto a Secretaria Municipal do Interior.</t>
   </si>
   <si>
     <t>4797</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4797/requerimento_295-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4797/requerimento_295-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações junto a Secretaria Municipal da Família e Desenvolvimento Social.</t>
   </si>
   <si>
     <t>4798</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4798/requerimento_296-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4798/requerimento_296-2020.pdf</t>
   </si>
   <si>
     <t>Requer abono de falta da Sessão Ordinária do dia 14 de dezembro de 2020, e das próximas sessões ordinárias e extraordinárias que forem realizadas dentro do período de dez dias, tendo em vista o disposto no artigo 94, § 1°, inciso I do Regimento Interno desta Casa, falta justificada em razão de doença.</t>
   </si>
   <si>
     <t>4799</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4799/requerimento_297-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4799/requerimento_297-2020.pdf</t>
   </si>
   <si>
     <t>Requer que a Sessão Ordinária de 17 de dezembro do corrente, seja antecipada para 16 de dezembro, quarta feria, à hora regimental.</t>
   </si>
   <si>
     <t>4801</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4801/requerimento_298-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4801/requerimento_298-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações quanto à possibilidade de instalação de cesto coletor de resíduos em bocas de lobo, neste Município, reiterando o Requerimento 124/2020.</t>
   </si>
   <si>
     <t>4803</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4803/requerimento_299-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4803/requerimento_299-2020.pdf</t>
   </si>
   <si>
     <t>Requer Voto de Pesar pelo falecimento de Rivanir do Rocio Rodrigues dos Santos.</t>
   </si>
   <si>
     <t>4804</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4804/requerimento_300-2020.pdf</t>
+    <t>http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4804/requerimento_300-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informações referentes à contratação de empresa especializada na prestação de serviços para pesquisa quantitativa de opinião pública para o Município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6493,67 +6493,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3788/emenda_substitutiva_projeto_de_emenda_lom_01-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3519/indicacao_01-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3520/indicacao_02-2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3521/indicacao_03-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3522/indicacao_04-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3574/indicacao_05-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3523/indicacao_06-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3524/indicacao_07-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3525/indicacao_08-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3526/indicacao_09-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3546/indicacao_10-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3537/indicacao_11-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3538/indicacao_12-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3539/indicacao_13-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3540/indicacao_14-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3541/indicacao_15-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3542/indicacao_16-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3543/indicacao_17-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3544/indicacao_18-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3545/indicacao_19-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3567/indicacao_20-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3568/indicacao_21-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3569/indicacao_22-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3570/indicacao_24-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3571/indicacao_25-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3572/indicacao_26-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3573/indicacao_27-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3575/indicacao_28-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3576/indicacao_29-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3577/indicacao_30-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3578/indicacao_31-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3579/indicacao_32-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3594/indicacao_33-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3595/indicacao_34-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3596/indicacao_35-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3604/indicacao_36-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3605/indicacao_37-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3606/indicacao_38-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3624/indicacao_39-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3625/indicacao_40-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3627/indicacao_41-2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3628/indicacao_42-2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3629/indicacao_43-2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3630/indicacao_44-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3631/indicacao_45-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3634/indicacao_46-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3632/indicacao_47-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3633/indicacao_48-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3660/indicacao_49-2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3661/indicacao_50-2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3662/indicacao_51-2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3681/indicacao_52-2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3682/indicacao_53-2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3695/indicacao_54-2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3696/indicacao_55-2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3711/indicacao_56-2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3712/indicacao_57-2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3713/indicacao_58-2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3718/indicacao_59-2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3721/indicacao_60-2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3722/indicacao_61-2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3723/indicacao_62-2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3724/indicacao_63-2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3729/indicacao_64-2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3730/indicacao_65-2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3736/indicacao_66-2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3738/indicacao_67-2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3739/indicacao_68-2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3740/indicacao_69-2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3743/indicacao_70-2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3750/indicacao_71-2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3751/indicacao_72-2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3752/indicacao_73-2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3763/indicacao_74-2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3776/indicacao_75-2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3786/indicacao_76-2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3787/indicacao_77-2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3813/indicacao__78-2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3814/indicacao__79-2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3815/indicacao__80-2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3836/indicacao__81-2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3816/indicacao__82-2020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3817/indicacao__83-2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3818/indicacao__84-2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3837/indicacao_85-2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3838/indicacao_86-2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3839/indicacao__87-2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3840/indicacao__88-2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3853/indicacao_89-2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3854/indicacao_90-2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3855/indicacao_91-2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3856/indicacao_92-2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3857/indicacao_93-2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3858/indicacao_94-2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3883/indicacao_n95-2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3884/indicacao_n96-2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3885/indicacao_n97-2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3886/indicacao_n_98-2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3899/indicacao_99-2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3900/indicacao_100-2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3901/indicacao_101-2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3902/indicacao_102-2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3903/indicacao_103-2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3913/indicacao_104-2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3914/indicacao_105-2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3915/indicacao_106-2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3916/indicacao_107-2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3917/indicacao_108-2020.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3918/indicacao_109-2020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3931/indicacao_110-2020.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3932/indicacao_111-2020.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3933/indicacao_112-2020.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3934/indicacao_113-2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3935/indicacao_114-2020.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3936/indicacao_115-2020.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3937/indicacao_116-2020.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3938/indicacao_117-2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3939/indicacao_118-2020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3952/indicacao_119-2020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3953/indicacao_120-2020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3954/indicacao_121-2020.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3955/indicacao_122-2020.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3965/indicacao_123-2020.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3966/indicacao_124-2020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3967/indicacao_125-2020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3978/indicacao_n126-2020.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3986/indicacao_127-2020.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3992/indicacao_128-2020.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3995/indicacao_129-2020.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3996/indicacao_130-2020.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3997/indicacao_131-2020.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3998/indicacao_132-2020.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4086/indicacao_133-2020.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4087/indicacao_134-2020.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4088/indicacao_135-2020.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4089/indicacao_136-2020.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4090/indicacao_137-2020.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4380/indicacao_138-2020.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4381/indicacao_139-2020.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4425/indicacao_140-2014.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4426/indicacao_141-2014.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4430/indicacao_142-2020.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4431/indicacao_143-2020.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4432/indicacao_144-2020.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4465/indicacao_145-2020.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4531/indicacao_146-2020.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4566/indicacao_147-2020.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4567/indicacao_148-2020.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4568/indicacao_149-2020.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4570/indicacao_150-2020.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4667/indicacao_151-2020.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4690/indicacao_152-2020.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4691/indicacao_153-2020.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4772/indicacao_154-2020.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4785/indicacao_155-2020.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4786/indicacao_156-2020.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4787/indicacao_157-2020.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4791/indicacao_158-2020.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4792/indicacao_159-2020.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4793/indicacao_160-2020.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4802/indicacao_161-2020.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3607/mocao_de_apoio_01-2020.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4377/mocao_de_repudio_01-2020.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3533/projeto_de_decreto_legislativo_01-2020.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3535/projeto_de_decreto_legislativo_02-2020.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3534/projeto_de_decreto_legislativo_03-2020.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3536/projeto_de_decreto_legislativo_04-2020.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3557/projeto_de_decreto_legislativo_05-2020.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3640/projeto_de_decreto_legislativo_06-2020.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3649/projeto_de_decreto_legislativo_08-2020.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3650/projeto_de_decreto_legislativo_09-2020.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3651/projeto_de_decreto_legislativo_10-2020.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3652/projeto_de_decreto_legislativo_11-2020.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3653/projeto_de_decreto_legislativo_12-2020.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3654/projeto_de_decreto_legislativo_13-2020.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4782/projeto_de_decreto_legislativo_15-2020.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3758/projeto_de_emenda_a_lei_organica_01-2020.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4498/projeto_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3844/projeto_de_lei_comp_01-2020.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4497/projeto_de_lei_complementar_02-2020.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3510/projeto_de_lei_01-2020.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3511/projeto_de_lei_02-2020.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3531/projeto_de_lei_03-2020.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3532/projeto_de_lei_04-2020.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3553/projeto_de_lei_05-2020.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3554/projeto_de_lei_06-2020.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3555/projeto_de_lei_07-2020.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3556/projeto_de_lei_08-2020.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3590/projeto_de_lei_09-2020.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3591/projeto_de_lei_10-2020.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3609/projeto_de_lei_11-2020.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3610/projeto_de_lei_12-2020.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3611/projeto_de_lei_13-2020.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3612/projeto_de_lei_14-2020.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3613/projeto_de_lei_15-2020.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3614/projeto_de_lei_16-2020.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3636/projeto_de_lei_17-2020.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3637/projeto_de_lei_18-2020.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3638/projeto_de_lei_19-2020.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3641/projeto_de_lei_20-2020.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3655/projeto_de_lei_21-2020.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3659/projeto_de_lei_22-2020.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3670/projeto_de_lei_23-2020.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3686/projeto_de_lei_24-2020.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3683/projeto_de_lei_25-2020.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3684/projeto_de_lei_26-2020.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3687/pl_27-2020.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3697/projeto_de_lei_28-2020.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3731/projeto_de_lei_29-2020.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3732/projeto_de_lei_30-2020.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3733/projeto_de_lei_31-2020.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3734/projeto_de_lei_32-2020.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3748/projeto_de_lei_33-2020.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3749/projeto_de_lei_34-2020.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3754/projeto_de_lei_35-2020.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3755/projeto_de_lei_36-2020.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3756/projeto_de_lei_37-2020.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3757/projeto_de_lei_38-2020.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3759/projeto_de_lei_39-2020.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3760/projeto_de_lei_40-2020.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3761/projeto_de_lei_41-2020.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3762/projeto_de_lei_42-2020.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3773/projeto_de_lei_43-2020.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3774/projeto_de_lei_44-2020.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3775/projeto_de_lei_45-2020.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3789/projeto_de_lei_46-2020.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3790/projeto_de_lei_47-2020.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3791/projeto_de_lei_48-2020.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3792/projeto_de_lei_49-2020.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3793/projeto_de_lei_50-2020.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3794/projeto_de_lei_51-2020.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3819/projeto_de_lei_52-2020.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3820/projeto_de_lei_53-2020.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3821/projeto_de_lei_54-2020.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3822/projeto_de_lei_55-2020.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3843/projeto_de_lei_56-2020.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3850/projeto_de_lei_57-2020.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3851/projeto_de_lei_58-2020.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3852/projeto_de_lei_59-2020.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3869/projeto_de_lei_60-2020.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3887/projeto_de_lei_61-2020.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3888/projeto_de_lei_62-2020.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3889/projeto_de_lei_63-2020.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3890/projeto_de_lei_64-2020.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3904/projeto_de_lei_65-2020.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3919/projeto_de_lei_66-2020.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3940/projeto_de_lei_67-2020.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3956/projeto_de_lei_68-2020.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3957/projeto_de_lei_69-2020.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3968/projeto_de_lei_70-2020.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3969/projeto_de_lei_71-2020.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3988/projeto_de_lei_72-2020.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4091/projeto_de_lei_73-2020.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4092/projeto_de_lei_74-2020.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4236/projeto_de_lei_75-2020.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4237/projeto_de_lei_76-2020.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4238/projeto_de_lei_77-2020.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4376/projeto_de_lei_78-2020.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4433/projeto_de_lei_79-2020.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4496/projeto_de_lei_80-2020.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4550/projeto_de_lei_81-2020.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4769/projeto_de_lei_82-2020.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3509/projeto_de_resolucao_01-2020.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3635/projeto_de_resolucao_02-2020.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3639/projeto_de_resolucao_03-2020.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3642/projeto_de_resolucao_04-2020.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4800/projeto_de_resolucao_05-2020.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3512/requerimento_01-2020.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3513/requerimento_02-2020.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3514/requerimento_03-2020.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3515/requerimento_04-2020.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3516/requerimento_05-2020.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3517/requerimento_06-2020.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3518/requerimento_07-2020.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3527/requerimento_08-2020.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3528/requerimento_09-2020.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3529/requerimento_10-2020.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3530/requerimento_11-2020.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3547/requerimento_12-2020.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3548/requerimento_13-2020.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3549/requerimento_14-2020.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3550/requerimento_15-2020.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3551/requerimento_16-2020.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3552/requerimento_18-2020.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3558/requerimento_20-2020.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3559/requerimento_21-2020.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3560/requerimento_22-2020.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3561/requerimento_23-2020.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3562/requerimento_24-2020.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3563/requerimento_25-2020.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3564/requerimento_26-2020.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3565/projeto_de_lei_27-2020.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3566/requerimento_28-2020.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3580/requerimento_29-2020.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3581/requerimento_30-2020.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3582/requerimento_31-2020.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3583/requerimento_32-2020.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3584/requerimento_33-2020.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3585/requerimento_34-2020.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3586/requerimento_35-2020.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3587/requerimento_36-2020.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3588/requerimento_37-2020.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3589/requerimento_38-2020.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3592/requerimento_39-2020.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3593/requerimento_40-2020.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3597/requerimento_41-2020.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3598/requerimento_42-2020.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3599/requerimento_43-2020.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3600/requerimento_44-2020.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3601/requerimento_45-2020.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3602/requerimento_46-2020.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3603/requerimento_47-2020.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3608/requerimento_48-2020.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3615/requerimento_49-2020.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3616/requerimento_50-2020.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3617/requerimento_51-2020.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3618/requerimento_52-2020.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3619/requerimento_53-2020.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3620/requerimento_54-2020.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3621/requerimento_55-2020.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3622/requerimento_56-2020.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3643/requerimento_58-2020.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3644/requerimento_59-2020.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3668/requerimento_60-2020.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3669/requerimento_61-2020.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3645/requerimento_62-2020.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3646/requerimento_63-2020.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3647/requerimento_64-2020.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3657/requerimento_65-2020.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3658/requerimento_66-2020.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3663/requerimento_67-2020.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3664/requerimento_68-2020.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3665/requerimento_69-2020.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3666/requerimento_70-2020.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3667/requerimento_71-2020.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3672/requerimento_72-2020.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3673/requerimento_73-2020.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3674/requerimento_74-2020.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3675/requerimento_75-2020.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3676/requerimento_76-2020.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3677/requerimento_77-2020.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3678/requerimento_78-2020.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3679/requerimento_79-2020.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3680/requerimento_80-2020.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3688/requerimento_81-2020.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3689/requerimento_82-2020.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3690/requerimento_83-2020.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3691/requerimento_84-2020.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3692/requerimento_85-2020.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3693/requerimento_86-2020.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3694/requerimento_87-2020.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3698/requerimento_88-2020.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3699/requerimento_89-2020.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3700/requerimento_90-2020.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3701/requerimento_91-2020.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3702/requerimento_92-2020.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3703/requerimento_93-2020.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3704/requerimento_94-2020.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3705/requerimento_95-2020.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3706/requerimento_96-2020.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3707/requerimento_97-2020.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3708/requerimento_98-2020.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3709/requerimento_99-2020.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3710/requerimento_100-2020.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3714/requerimento_101-2020.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3715/requerimento_102-2020.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3716/requerimento_103-2020.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3717/requerimento_104-2020.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3719/requerimento_105-2020.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3720/requerimento_106-2020.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3725/requerimento_107-2020.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3726/requerimento_108-2020.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3727/requerimento_109-2020.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3728/requerimento_110-2020.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3737/requerimento_112-2020.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3741/requerimento_113-2020.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3742/requerimento_114-2020.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3745/requerimento_115-2020.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3746/requerimento_116-2020.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3744/requerimento_117-2020.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3747/requerimento_118-2020.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3753/requerimento_119-2020.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3764/requerimento_120-2020.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3765/requerimento_121-2020.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3766/requerimento_122-2020.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3767/requerimento_123-2020.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3768/requerimento_124-2020.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3769/requerimento_125-2020.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3770/requerimento_126-2020.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3771/requerimento_127-2020.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3772/requerimento_128-2020.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3777/requerimento_129-2020.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3778/requerimento_130-2020.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3779/requerimento_131-2020.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3780/requerimento_132-2020.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3781/requerimento_133-2020.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3782/requerimento_134-2020.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3783/requerimento_135-2020.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3784/requerimento_136-2020.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3785/requerimento_137-2020.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3795/requerimento_138-2020.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3796/requerimento_139-2020.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3797/requerimetno_140-2020.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3798/requerimento__141-2020.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3799/requerimento_142-2020.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3800/requerimento_143-2020.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3801/requerimento__144-2020.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3802/requerimento__145-2020.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3803/requerimento__146-2020.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3804/requerimento__147-2020.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3805/requerimento__148-2020.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3806/requerimento__149-2020.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3807/requerimento__150-2020.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3808/requerimento__151-2020.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3809/requerimento__152-2020.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3810/requerimento__153-2020.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3811/requerimento_154-2020.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3812/requerimento_156-2020.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3823/requerimento_156-2020.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3824/requerimento_157-2020.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3825/requerimento_158-2020.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3826/requerimento_159-2020.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3827/requerimento_160-2020.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3828/requerimento_161-2020.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3829/requerimento_162-2020.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3830/requerimento_163-2020.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3831/requerimento_164-2020.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3832/requerimento_165-2020.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3833/requerimento_166-2020.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3834/requerimento_167-2020.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3835/requerimento_168-2020.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3841/requerimento_169-2020.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3842/requerimento_170-2020.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3845/requerimento_171-2020.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3846/requerimento_172-2020.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3847/requerimento_173-2020.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3848/requerimento_174-2020.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3849/requerimento_175-2020.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3859/requerimento_176-2020.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3860/requerimento_177-2020.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3861/requerimento_178-2020.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3862/requerimento_179-2020.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3864/requerimento_181-2020.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3865/requerimento_182-2020.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3866/requerimento_183-2020.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3872/requerimento_184-2020.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3873/requerimento_185-2020.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3874/requerimento_186-2020.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3875/requerimento_187-2020.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3876/requeirmento_188-2020.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3877/requerimento_189-2020.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3878/requerimento_190-2020.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3879/requerimento_191-2020.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3880/requerimento_192-2020.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3881/requerimento_193-2020.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3882/requerimento_194-2020.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3891/requerimento_195-2020.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3892/requerimento_196-2020.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3893/requerimento_197-2020.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3894/requerimento_198-2020.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3895/requerimento_199-2020.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3896/requerimento_200-2020.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3897/requerimento_201-2020.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3898/requerimento_202-2020.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3905/requerimento_n203-2020.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3906/requerimento_n204-2020.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3907/requerimento_n_205-2020.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3908/requerimento_n206-2020.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3909/requerimento_n_207-2020.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3910/requerimento_n_208-2020.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3911/requerimento__n209-2020.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3912/requerimento_210-2020.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3920/requerimento_211-2020.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3921/requerimento_212-2020.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3922/requerimento_213-2020.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3923/requerimento_214-2020.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3924/requerimento_215-2020.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3925/requerimento_216-2020.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3926/requerimento_217-2020.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3927/requerimento_218-2020.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3928/requerimento_219-2020.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3941/requerimento_221-2020.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3942/requerimento_222-2020.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3943/requerimento_223-2020.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3944/requerimento_224-2020.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3945/requerimento_225-2020.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3946/requerimento_226-2020.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3947/requerimento_227-2020.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3964/requerimento_228-2020.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3948/requerimento_229-2020.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3949/requerimento_230-2020.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3950/requerimento_231-2020.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3951/requerimento_232-2020.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3958/requerimento_233-2020.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3959/requerimento_234-2020.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3960/requerimento_235-2020.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3961/requerimento_236-2020.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3962/requerimento_237-2020.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3970/requerimento_n_239-2020.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3971/requerimento_n_240-2020.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3972/requerimento_241-2020.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3973/requerimento_n_242-2020.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3974/requerimento_n_243-2020.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3975/requerimento_n_244-2020.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3976/requerimento_n__245-2020.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3977/requerimento_n_246-2020.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3979/requerimento_247-2020.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3980/requerimento_248-2020.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3981/requerimento_249-2020.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3982/requerimento_250-2020.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3983/requerimento_251-2020.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3984/requerimento_252-2020.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3985/requerimento_253-2020.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3987/requerimento_254-2020.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3990/requerimento_255-2020.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3991/requerimento_256-2020.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3993/requerimento_257-2020.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3994/requerimento_258-2020.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3999/requerimento_259-2020.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4081/requerimento_260-2020.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4082/requerimento_261-2020.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4083/requerimento_262-2020.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4084/requerimento_263-2020.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4085/requerimento_264-2020.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4093/requerimento_265-2020.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4094/requerimento_266-2020.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4378/requerimento_267-2020.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4379/requerimento_268-2020.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4424/requerimento_269-2014.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4427/requerimento_270-2020.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4428/requerimento_271-2020.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4429/requerimento_272-2020.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4495/requerimento_273-2020.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4529/requerimento_274-2020.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4530/requerimento_275-2020.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4562/requerimento_276-2020.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4637/requerimento_277-2020.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4668/requerimento_278-2020.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4730/requerimento_279-2020.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4731/requerimento_280-2020.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4732/requerimento_281-2020.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4771/requerimento_282-2020.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4773/requerimento_283-2020.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4774/requerimento_284-2020.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4775/requerimento_285-2020.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4780/requerimento_286-2020.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4783/requerimento_287-2020.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4784/requerimento_288-2020.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4788/requerimento_289-2020.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4789/requerimento_290-2020.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4790/requerimento_291-2020.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4794/requerimento_292-2020.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4795/requerimento_293-2020.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4796/requerimento_294-2020.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4797/requerimento_295-2020.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4798/requerimento_296-2020.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4799/requerimento_297-2020.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4801/requerimento_298-2020.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4803/requerimento_299-2020.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4804/requerimento_300-2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3788/emenda_substitutiva_projeto_de_emenda_lom_01-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3519/indicacao_01-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3520/indicacao_02-2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3521/indicacao_03-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3522/indicacao_04-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3574/indicacao_05-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3523/indicacao_06-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3524/indicacao_07-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3525/indicacao_08-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3526/indicacao_09-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3546/indicacao_10-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3537/indicacao_11-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3538/indicacao_12-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3539/indicacao_13-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3540/indicacao_14-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3541/indicacao_15-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3542/indicacao_16-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3543/indicacao_17-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3544/indicacao_18-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3545/indicacao_19-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3567/indicacao_20-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3568/indicacao_21-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3569/indicacao_22-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3570/indicacao_24-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3571/indicacao_25-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3572/indicacao_26-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3573/indicacao_27-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3575/indicacao_28-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3576/indicacao_29-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3577/indicacao_30-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3578/indicacao_31-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3579/indicacao_32-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3594/indicacao_33-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3595/indicacao_34-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3596/indicacao_35-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3604/indicacao_36-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3605/indicacao_37-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3606/indicacao_38-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3624/indicacao_39-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3625/indicacao_40-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3627/indicacao_41-2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3628/indicacao_42-2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3629/indicacao_43-2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3630/indicacao_44-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3631/indicacao_45-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3634/indicacao_46-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3632/indicacao_47-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3633/indicacao_48-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3660/indicacao_49-2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3661/indicacao_50-2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3662/indicacao_51-2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3681/indicacao_52-2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3682/indicacao_53-2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3695/indicacao_54-2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3696/indicacao_55-2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3711/indicacao_56-2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3712/indicacao_57-2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3713/indicacao_58-2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3718/indicacao_59-2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3721/indicacao_60-2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3722/indicacao_61-2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3723/indicacao_62-2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3724/indicacao_63-2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3729/indicacao_64-2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3730/indicacao_65-2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3736/indicacao_66-2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3738/indicacao_67-2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3739/indicacao_68-2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3740/indicacao_69-2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3743/indicacao_70-2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3750/indicacao_71-2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3751/indicacao_72-2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3752/indicacao_73-2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3763/indicacao_74-2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3776/indicacao_75-2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3786/indicacao_76-2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3787/indicacao_77-2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3813/indicacao__78-2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3814/indicacao__79-2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3815/indicacao__80-2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3836/indicacao__81-2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3816/indicacao__82-2020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3817/indicacao__83-2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3818/indicacao__84-2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3837/indicacao_85-2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3838/indicacao_86-2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3839/indicacao__87-2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3840/indicacao__88-2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3853/indicacao_89-2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3854/indicacao_90-2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3855/indicacao_91-2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3856/indicacao_92-2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3857/indicacao_93-2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3858/indicacao_94-2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3883/indicacao_n95-2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3884/indicacao_n96-2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3885/indicacao_n97-2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3886/indicacao_n_98-2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3899/indicacao_99-2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3900/indicacao_100-2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3901/indicacao_101-2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3902/indicacao_102-2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3903/indicacao_103-2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3913/indicacao_104-2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3914/indicacao_105-2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3915/indicacao_106-2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3916/indicacao_107-2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3917/indicacao_108-2020.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3918/indicacao_109-2020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3931/indicacao_110-2020.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3932/indicacao_111-2020.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3933/indicacao_112-2020.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3934/indicacao_113-2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3935/indicacao_114-2020.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3936/indicacao_115-2020.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3937/indicacao_116-2020.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3938/indicacao_117-2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3939/indicacao_118-2020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3952/indicacao_119-2020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3953/indicacao_120-2020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3954/indicacao_121-2020.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3955/indicacao_122-2020.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3965/indicacao_123-2020.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3966/indicacao_124-2020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3967/indicacao_125-2020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3978/indicacao_n126-2020.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3986/indicacao_127-2020.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3992/indicacao_128-2020.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3995/indicacao_129-2020.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3996/indicacao_130-2020.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3997/indicacao_131-2020.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3998/indicacao_132-2020.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4086/indicacao_133-2020.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4087/indicacao_134-2020.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4088/indicacao_135-2020.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4089/indicacao_136-2020.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4090/indicacao_137-2020.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4380/indicacao_138-2020.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4381/indicacao_139-2020.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4425/indicacao_140-2014.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4426/indicacao_141-2014.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4430/indicacao_142-2020.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4431/indicacao_143-2020.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4432/indicacao_144-2020.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4465/indicacao_145-2020.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4531/indicacao_146-2020.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4566/indicacao_147-2020.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4567/indicacao_148-2020.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4568/indicacao_149-2020.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4570/indicacao_150-2020.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4667/indicacao_151-2020.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4690/indicacao_152-2020.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4691/indicacao_153-2020.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4772/indicacao_154-2020.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4785/indicacao_155-2020.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4786/indicacao_156-2020.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4787/indicacao_157-2020.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4791/indicacao_158-2020.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4792/indicacao_159-2020.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4793/indicacao_160-2020.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4802/indicacao_161-2020.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3607/mocao_de_apoio_01-2020.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4377/mocao_de_repudio_01-2020.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3533/projeto_de_decreto_legislativo_01-2020.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3535/projeto_de_decreto_legislativo_02-2020.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3534/projeto_de_decreto_legislativo_03-2020.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3536/projeto_de_decreto_legislativo_04-2020.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3557/projeto_de_decreto_legislativo_05-2020.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3640/projeto_de_decreto_legislativo_06-2020.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3649/projeto_de_decreto_legislativo_08-2020.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3650/projeto_de_decreto_legislativo_09-2020.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3651/projeto_de_decreto_legislativo_10-2020.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3652/projeto_de_decreto_legislativo_11-2020.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3653/projeto_de_decreto_legislativo_12-2020.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3654/projeto_de_decreto_legislativo_13-2020.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4782/projeto_de_decreto_legislativo_15-2020.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3758/projeto_de_emenda_a_lei_organica_01-2020.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4498/projeto_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3844/projeto_de_lei_comp_01-2020.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4497/projeto_de_lei_complementar_02-2020.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3510/projeto_de_lei_01-2020.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3511/projeto_de_lei_02-2020.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3531/projeto_de_lei_03-2020.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3532/projeto_de_lei_04-2020.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3553/projeto_de_lei_05-2020.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3554/projeto_de_lei_06-2020.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3555/projeto_de_lei_07-2020.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3556/projeto_de_lei_08-2020.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3590/projeto_de_lei_09-2020.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3591/projeto_de_lei_10-2020.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3609/projeto_de_lei_11-2020.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3610/projeto_de_lei_12-2020.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3611/projeto_de_lei_13-2020.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3612/projeto_de_lei_14-2020.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3613/projeto_de_lei_15-2020.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3614/projeto_de_lei_16-2020.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3636/projeto_de_lei_17-2020.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3637/projeto_de_lei_18-2020.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3638/projeto_de_lei_19-2020.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3641/projeto_de_lei_20-2020.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3655/projeto_de_lei_21-2020.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3659/projeto_de_lei_22-2020.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3670/projeto_de_lei_23-2020.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3686/projeto_de_lei_24-2020.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3683/projeto_de_lei_25-2020.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3684/projeto_de_lei_26-2020.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3687/pl_27-2020.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3697/projeto_de_lei_28-2020.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3731/projeto_de_lei_29-2020.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3732/projeto_de_lei_30-2020.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3733/projeto_de_lei_31-2020.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3734/projeto_de_lei_32-2020.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3748/projeto_de_lei_33-2020.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3749/projeto_de_lei_34-2020.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3754/projeto_de_lei_35-2020.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3755/projeto_de_lei_36-2020.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3756/projeto_de_lei_37-2020.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3757/projeto_de_lei_38-2020.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3759/projeto_de_lei_39-2020.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3760/projeto_de_lei_40-2020.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3761/projeto_de_lei_41-2020.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3762/projeto_de_lei_42-2020.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3773/projeto_de_lei_43-2020.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3774/projeto_de_lei_44-2020.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3775/projeto_de_lei_45-2020.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3789/projeto_de_lei_46-2020.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3790/projeto_de_lei_47-2020.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3791/projeto_de_lei_48-2020.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3792/projeto_de_lei_49-2020.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3793/projeto_de_lei_50-2020.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3794/projeto_de_lei_51-2020.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3819/projeto_de_lei_52-2020.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3820/projeto_de_lei_53-2020.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3821/projeto_de_lei_54-2020.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3822/projeto_de_lei_55-2020.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3843/projeto_de_lei_56-2020.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3850/projeto_de_lei_57-2020.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3851/projeto_de_lei_58-2020.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3852/projeto_de_lei_59-2020.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3869/projeto_de_lei_60-2020.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3887/projeto_de_lei_61-2020.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3888/projeto_de_lei_62-2020.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3889/projeto_de_lei_63-2020.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3890/projeto_de_lei_64-2020.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3904/projeto_de_lei_65-2020.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3919/projeto_de_lei_66-2020.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3940/projeto_de_lei_67-2020.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3956/projeto_de_lei_68-2020.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3957/projeto_de_lei_69-2020.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3968/projeto_de_lei_70-2020.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3969/projeto_de_lei_71-2020.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3988/projeto_de_lei_72-2020.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4091/projeto_de_lei_73-2020.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4092/projeto_de_lei_74-2020.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4236/projeto_de_lei_75-2020.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4237/projeto_de_lei_76-2020.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4238/projeto_de_lei_77-2020.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4376/projeto_de_lei_78-2020.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4433/projeto_de_lei_79-2020.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4496/projeto_de_lei_80-2020.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4550/projeto_de_lei_81-2020.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4769/projeto_de_lei_82-2020.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3509/projeto_de_resolucao_01-2020.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3635/projeto_de_resolucao_02-2020.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3639/projeto_de_resolucao_03-2020.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3642/projeto_de_resolucao_04-2020.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4800/projeto_de_resolucao_05-2020.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3512/requerimento_01-2020.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3513/requerimento_02-2020.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3514/requerimento_03-2020.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3515/requerimento_04-2020.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3516/requerimento_05-2020.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3517/requerimento_06-2020.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3518/requerimento_07-2020.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3527/requerimento_08-2020.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3528/requerimento_09-2020.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3529/requerimento_10-2020.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3530/requerimento_11-2020.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3547/requerimento_12-2020.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3548/requerimento_13-2020.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3549/requerimento_14-2020.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3550/requerimento_15-2020.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3551/requerimento_16-2020.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3552/requerimento_18-2020.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3558/requerimento_20-2020.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3559/requerimento_21-2020.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3560/requerimento_22-2020.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3561/requerimento_23-2020.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3562/requerimento_24-2020.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3563/requerimento_25-2020.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3564/requerimento_26-2020.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3565/projeto_de_lei_27-2020.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3566/requerimento_28-2020.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3580/requerimento_29-2020.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3581/requerimento_30-2020.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3582/requerimento_31-2020.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3583/requerimento_32-2020.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3584/requerimento_33-2020.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3585/requerimento_34-2020.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3586/requerimento_35-2020.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3587/requerimento_36-2020.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3588/requerimento_37-2020.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3589/requerimento_38-2020.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3592/requerimento_39-2020.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3593/requerimento_40-2020.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3597/requerimento_41-2020.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3598/requerimento_42-2020.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3599/requerimento_43-2020.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3600/requerimento_44-2020.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3601/requerimento_45-2020.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3602/requerimento_46-2020.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3603/requerimento_47-2020.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3608/requerimento_48-2020.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3615/requerimento_49-2020.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3616/requerimento_50-2020.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3617/requerimento_51-2020.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3618/requerimento_52-2020.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3619/requerimento_53-2020.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3620/requerimento_54-2020.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3621/requerimento_55-2020.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3622/requerimento_56-2020.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3643/requerimento_58-2020.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3644/requerimento_59-2020.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3668/requerimento_60-2020.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3669/requerimento_61-2020.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3645/requerimento_62-2020.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3646/requerimento_63-2020.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3647/requerimento_64-2020.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3657/requerimento_65-2020.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3658/requerimento_66-2020.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3663/requerimento_67-2020.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3664/requerimento_68-2020.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3665/requerimento_69-2020.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3666/requerimento_70-2020.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3667/requerimento_71-2020.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3672/requerimento_72-2020.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3673/requerimento_73-2020.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3674/requerimento_74-2020.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3675/requerimento_75-2020.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3676/requerimento_76-2020.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3677/requerimento_77-2020.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3678/requerimento_78-2020.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3679/requerimento_79-2020.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3680/requerimento_80-2020.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3688/requerimento_81-2020.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3689/requerimento_82-2020.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3690/requerimento_83-2020.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3691/requerimento_84-2020.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3692/requerimento_85-2020.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3693/requerimento_86-2020.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3694/requerimento_87-2020.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3698/requerimento_88-2020.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3699/requerimento_89-2020.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3700/requerimento_90-2020.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3701/requerimento_91-2020.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3702/requerimento_92-2020.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3703/requerimento_93-2020.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3704/requerimento_94-2020.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3705/requerimento_95-2020.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3706/requerimento_96-2020.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3707/requerimento_97-2020.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3708/requerimento_98-2020.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3709/requerimento_99-2020.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3710/requerimento_100-2020.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3714/requerimento_101-2020.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3715/requerimento_102-2020.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3716/requerimento_103-2020.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3717/requerimento_104-2020.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3719/requerimento_105-2020.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3720/requerimento_106-2020.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3725/requerimento_107-2020.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3726/requerimento_108-2020.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3727/requerimento_109-2020.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3728/requerimento_110-2020.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3737/requerimento_112-2020.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3741/requerimento_113-2020.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3742/requerimento_114-2020.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3745/requerimento_115-2020.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3746/requerimento_116-2020.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3744/requerimento_117-2020.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3747/requerimento_118-2020.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3753/requerimento_119-2020.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3764/requerimento_120-2020.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3765/requerimento_121-2020.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3766/requerimento_122-2020.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3767/requerimento_123-2020.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3768/requerimento_124-2020.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3769/requerimento_125-2020.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3770/requerimento_126-2020.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3771/requerimento_127-2020.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3772/requerimento_128-2020.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3777/requerimento_129-2020.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3778/requerimento_130-2020.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3779/requerimento_131-2020.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3780/requerimento_132-2020.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3781/requerimento_133-2020.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3782/requerimento_134-2020.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3783/requerimento_135-2020.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3784/requerimento_136-2020.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3785/requerimento_137-2020.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3795/requerimento_138-2020.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3796/requerimento_139-2020.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3797/requerimetno_140-2020.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3798/requerimento__141-2020.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3799/requerimento_142-2020.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3800/requerimento_143-2020.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3801/requerimento__144-2020.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3802/requerimento__145-2020.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3803/requerimento__146-2020.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3804/requerimento__147-2020.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3805/requerimento__148-2020.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3806/requerimento__149-2020.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3807/requerimento__150-2020.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3808/requerimento__151-2020.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3809/requerimento__152-2020.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3810/requerimento__153-2020.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3811/requerimento_154-2020.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3812/requerimento_156-2020.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3823/requerimento_156-2020.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3824/requerimento_157-2020.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3825/requerimento_158-2020.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3826/requerimento_159-2020.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3827/requerimento_160-2020.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3828/requerimento_161-2020.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3829/requerimento_162-2020.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3830/requerimento_163-2020.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3831/requerimento_164-2020.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3832/requerimento_165-2020.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3833/requerimento_166-2020.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3834/requerimento_167-2020.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3835/requerimento_168-2020.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3841/requerimento_169-2020.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3842/requerimento_170-2020.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3845/requerimento_171-2020.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3846/requerimento_172-2020.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3847/requerimento_173-2020.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3848/requerimento_174-2020.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3849/requerimento_175-2020.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3859/requerimento_176-2020.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3860/requerimento_177-2020.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3861/requerimento_178-2020.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3862/requerimento_179-2020.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3864/requerimento_181-2020.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3865/requerimento_182-2020.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3866/requerimento_183-2020.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3872/requerimento_184-2020.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3873/requerimento_185-2020.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3874/requerimento_186-2020.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3875/requerimento_187-2020.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3876/requeirmento_188-2020.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3877/requerimento_189-2020.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3878/requerimento_190-2020.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3879/requerimento_191-2020.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3880/requerimento_192-2020.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3881/requerimento_193-2020.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3882/requerimento_194-2020.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3891/requerimento_195-2020.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3892/requerimento_196-2020.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3893/requerimento_197-2020.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3894/requerimento_198-2020.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3895/requerimento_199-2020.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3896/requerimento_200-2020.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3897/requerimento_201-2020.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3898/requerimento_202-2020.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3905/requerimento_n203-2020.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3906/requerimento_n204-2020.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3907/requerimento_n_205-2020.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3908/requerimento_n206-2020.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3909/requerimento_n_207-2020.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3910/requerimento_n_208-2020.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3911/requerimento__n209-2020.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3912/requerimento_210-2020.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3920/requerimento_211-2020.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3921/requerimento_212-2020.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3922/requerimento_213-2020.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3923/requerimento_214-2020.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3924/requerimento_215-2020.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3925/requerimento_216-2020.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3926/requerimento_217-2020.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3927/requerimento_218-2020.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3928/requerimento_219-2020.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3941/requerimento_221-2020.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3942/requerimento_222-2020.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3943/requerimento_223-2020.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3944/requerimento_224-2020.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3945/requerimento_225-2020.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3946/requerimento_226-2020.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3947/requerimento_227-2020.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3964/requerimento_228-2020.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3948/requerimento_229-2020.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3949/requerimento_230-2020.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3950/requerimento_231-2020.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3951/requerimento_232-2020.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3958/requerimento_233-2020.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3959/requerimento_234-2020.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3960/requerimento_235-2020.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3961/requerimento_236-2020.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3962/requerimento_237-2020.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3970/requerimento_n_239-2020.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3971/requerimento_n_240-2020.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3972/requerimento_241-2020.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3973/requerimento_n_242-2020.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3974/requerimento_n_243-2020.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3975/requerimento_n_244-2020.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3976/requerimento_n__245-2020.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3977/requerimento_n_246-2020.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3979/requerimento_247-2020.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3980/requerimento_248-2020.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3981/requerimento_249-2020.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3982/requerimento_250-2020.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3983/requerimento_251-2020.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3984/requerimento_252-2020.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3985/requerimento_253-2020.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3987/requerimento_254-2020.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3990/requerimento_255-2020.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3991/requerimento_256-2020.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3993/requerimento_257-2020.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3994/requerimento_258-2020.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/3999/requerimento_259-2020.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4081/requerimento_260-2020.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4082/requerimento_261-2020.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4083/requerimento_262-2020.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4084/requerimento_263-2020.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4085/requerimento_264-2020.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4093/requerimento_265-2020.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4094/requerimento_266-2020.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4378/requerimento_267-2020.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4379/requerimento_268-2020.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4424/requerimento_269-2014.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4427/requerimento_270-2020.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4428/requerimento_271-2020.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4429/requerimento_272-2020.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4495/requerimento_273-2020.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4529/requerimento_274-2020.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4530/requerimento_275-2020.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4562/requerimento_276-2020.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4637/requerimento_277-2020.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4668/requerimento_278-2020.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4730/requerimento_279-2020.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4731/requerimento_280-2020.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4732/requerimento_281-2020.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4771/requerimento_282-2020.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4773/requerimento_283-2020.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4774/requerimento_284-2020.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4775/requerimento_285-2020.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4780/requerimento_286-2020.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4783/requerimento_287-2020.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4784/requerimento_288-2020.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4788/requerimento_289-2020.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4789/requerimento_290-2020.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4790/requerimento_291-2020.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4794/requerimento_292-2020.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4795/requerimento_293-2020.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4796/requerimento_294-2020.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4797/requerimento_295-2020.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4798/requerimento_296-2020.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4799/requerimento_297-2020.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4801/requerimento_298-2020.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4803/requerimento_299-2020.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castro.pr.leg.br/media/sapl/public/materialegislativa/2020/4804/requerimento_300-2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H568"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="151.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="123.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="122.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>